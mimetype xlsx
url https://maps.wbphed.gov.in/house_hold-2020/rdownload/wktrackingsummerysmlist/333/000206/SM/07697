--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -783,88 +783,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>121.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>57.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.96</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>166.57</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>57.28</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>34.39</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>