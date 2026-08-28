--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Lochanpur Village (Code-314758), Char Pirojpur Village (Code-314760) Under Command Area Of Lochanpur Ground Water Supply Scheme(P</t>
   </si>
   <si>
     <t>SM/07697</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Lochanpur (Village code 314758), Char Pirojpur (Village Code-314760) under Lochanpur Ground Water based Water Supply Scheme in Murshidabad District under Berhampore Division - I, PHE Dte. (Block-Raninagar-I) (Sl-01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000383/2021-2022</t>
+  </si>
+  <si>
+    <t>1475/BD-I</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>28/01/2027</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Lochanpur Village (Code-314758), Char Pirojpur Village (Code-314760) Under Command Area Of Lochanpur Ground Water Supply Scheme(Part-A) in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>1224/BD-I</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION AGENCY</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,138 +702,138 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>44.6</v>
+        <v>121.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>57.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.96</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>121.97</v>
+        <v>44.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>57.28</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>46.96</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>166.57</v>