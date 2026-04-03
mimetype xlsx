--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,75 +89,54 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Charkamnagar Village (Code-315620), Nagar Village (Code-315622), Maklishpur Village(Code-315623) Under Command Area Of Charkamnag</t>
   </si>
   <si>
     <t>SM/07694</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Charkamnagar (Village code 315620),Nagar (Village code 315622),Maklishpur (Village code 315623) under Charkamnagar Ground Water based Water Supply Scheme for Beldanga-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (Part-A)</t>
+    <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Charkamnagar Village (Code-315620), Nagar Village (Code-315622), Maklishpur Village(Code-315623) Under Command Area Of Charkamnagar Ground Water Supply Scheme (Part-A) in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
-  </si>
-[...19 lines deleted...]
-    <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Charkamnagar Village (Code-315620), Nagar Village (Code-315622), Maklishpur Village(Code-315623) Under Command Area Of Charkamnagar Ground Water Supply Scheme (Part-A) in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>1450/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>SUDIPA SINGHA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -561,73 +540,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -702,182 +681,121 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>69.19</v>
+        <v>13.53</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...40 lines deleted...]
-      <c r="P4" s="4">
+      <c r="A4" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
         <v>13.53</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>