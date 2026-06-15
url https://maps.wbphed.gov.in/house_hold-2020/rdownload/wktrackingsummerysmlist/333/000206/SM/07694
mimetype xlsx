--- v2 (2026-04-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,71 @@
     <t>SM/07694</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Charkamnagar Village (Code-315620), Nagar Village (Code-315622), Maklishpur Village(Code-315623) Under Command Area Of Charkamnagar Ground Water Supply Scheme (Part-A) in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>1450/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>SUDIPA SINGHA ROY</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Charkamnagar (Village code 315620),Nagar (Village code 315622),Maklishpur (Village code 315623) under Charkamnagar Ground Water based Water Supply Scheme for Beldanga-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000208/2021-2022</t>
+  </si>
+  <si>
+    <t>1006/BD-I</t>
+  </si>
+  <si>
+    <t>21/06/2021</t>
+  </si>
+  <si>
+    <t>21/07/2021</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,73 +561,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -715,87 +736,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>13.53</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>69.19</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>37.16</v>
+      </c>
+      <c r="R4" s="4">
+        <v>53.71</v>
+      </c>
+      <c r="S4" s="4">
+        <v>1</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>82.71</v>
+      </c>
+      <c r="P5" s="8">
+        <v>37.16</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>44.93</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>