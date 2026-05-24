--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -778,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>13.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>18.45</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -839,54 +839,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>1.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.92</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -900,54 +900,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>10.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.34</v>
+        <v>12.88</v>
       </c>
       <c r="R5" s="4">
-        <v>51.97</v>
+        <v>125.34</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1022,88 +1022,88 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.62</v>
+        <v>9.48</v>
       </c>
       <c r="R7" s="4">
-        <v>93.68</v>
+        <v>192.29</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>57.79</v>
       </c>
       <c r="P8" s="8">
-        <v>9.96</v>
+        <v>25.56</v>
       </c>
       <c r="Q8" s="8">
-        <v>17.23</v>
+        <v>44.22</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>