--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,144 +89,144 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Villages Of Sahapur (Code-314210), Ekdalla (Code-314213), Narayanpur (Code-314214) In The Command Area Of Bajupur Madhapur Gr</t>
   </si>
   <si>
     <t>SM/07691</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Narayanpur (Village code 314214) under Bajipur Madhupur Ground Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000179/2020-2021</t>
+  </si>
+  <si>
+    <t>828/BD-I</t>
+  </si>
+  <si>
+    <t>13/11/2020</t>
+  </si>
+  <si>
+    <t>12/01/2021</t>
+  </si>
+  <si>
+    <t>SK CONSTRUCTION VILL-MAJDIA, P.O.-BERHAMPORE</t>
+  </si>
+  <si>
+    <t>Laying of new pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Narayanpur and others under Bajipur Madhupur Ground Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000412/2021-2022</t>
+  </si>
+  <si>
+    <t>1441/BD-I</t>
+  </si>
+  <si>
+    <t>11/08/2021</t>
+  </si>
+  <si>
+    <t>21/08/2021</t>
+  </si>
+  <si>
     <t>Additional Laying works at village Sahapur, Upar Fatepur and Bajipur Madhupur (Village code-314210,314212 and 314235) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Bajipur Madhupur Ground water based Water supply scheme (Lalgola,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000797/2021-2022</t>
   </si>
   <si>
     <t>2314/BD-I</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>12/02/2022</t>
   </si>
   <si>
     <t>BIJOY CHOWDHURY</t>
   </si>
   <si>
-    <t>Laying of new pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Narayanpur and others under Bajipur Madhupur Ground Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>12/01/2021</t>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Egdalia(Village code 314213) under Bajipur Madhupur Ground Water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2020-2021</t>
+  </si>
+  <si>
+    <t>165/BD-I</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>LAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at the Villages Of Sahapur (Code-314210), Ekdalla (Code-314213), Narayanpur (Code-314214) In The Command Area Of Bajupur Madhapur Ground Water Supply Scheme(Part-A) in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000081/2024-2025</t>
   </si>
   <si>
     <t>1233/BD-I</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>PRIME CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>LAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -775,57 +775,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.36</v>
+        <v>10.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.47</v>
+        <v>12.88</v>
       </c>
       <c r="R3" s="4">
-        <v>18.45</v>
+        <v>125.34</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -833,246 +833,246 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.16</v>
       </c>
       <c r="Q4" s="4">
         <v>0.73</v>
       </c>
       <c r="R4" s="4">
         <v>62.92</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.28</v>
+        <v>13.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.88</v>
+        <v>2.47</v>
       </c>
       <c r="R5" s="4">
-        <v>125.34</v>
+        <v>18.45</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>28.06</v>
+        <v>4.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>192.29</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.93</v>
+        <v>28.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.48</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>192.29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>57.79</v>