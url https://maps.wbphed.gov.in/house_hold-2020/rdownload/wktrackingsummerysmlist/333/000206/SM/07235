--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -754,54 +754,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>44.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>43.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.21</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -813,54 +813,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.17</v>
+        <v>18.33</v>
       </c>
       <c r="R4" s="4">
-        <v>79.69</v>
+        <v>159.37</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -933,88 +933,88 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>10.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.77</v>
+        <v>15.22</v>
       </c>
       <c r="R6" s="4">
-        <v>66.95</v>
+        <v>150.65</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>82.92</v>
       </c>
       <c r="P7" s="8">
-        <v>15.93</v>
+        <v>77.3</v>
       </c>
       <c r="Q7" s="8">
-        <v>19.21</v>
+        <v>93.22</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>