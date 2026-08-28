--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,120 +89,120 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA for Village of Chengta (VillageCode-314463), Gobra (Village code- 314470)&amp; Ramnagobra (Village Code-314461) under command area o</t>
   </si>
   <si>
     <t>SM/07235</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramnagobra (Village code 314461) under Gobra Ground Water based Water Supply Scheme for Bhagawangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000187/2020-2021</t>
+  </si>
+  <si>
+    <t>920/BD-I</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>SHIBAM ENTERPRISE THAKURPARA VILL BHAKURI CHALTIA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chengta (Village code 314463) under Gobra Ground Water based Water Supply Scheme for Bhagawangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000185/2020-2021</t>
+  </si>
+  <si>
+    <t>919/BD-I</t>
+  </si>
+  <si>
+    <t>PRATICHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gobra (Village code 314470) under Gobra Ground Water based Water Supply Scheme for Bhagwangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000236/2020-2021</t>
   </si>
   <si>
     <t>65/BD-I</t>
   </si>
   <si>
     <t>18/01/2021</t>
   </si>
   <si>
     <t>17/02/2021</t>
   </si>
   <si>
     <t>DECON INDIA</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramnagobra (Village code 314461) under Gobra Ground Water based Water Supply Scheme for Bhagawangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION for Village of Chengta (VillageCode-314463), Gobra (Village code- 314470)&amp; Ramnagobra (Village Code-314461) under command area of Gobra ground water supply scheme (Part-B)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000160/2024-2025</t>
   </si>
   <si>
     <t>1663/BD-I</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>LAKSHMI IRON</t>
-  </si>
-[...10 lines deleted...]
-    <t>PRATICHI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,258 +732,258 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>44.55</v>
+        <v>11.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>43.75</v>
+        <v>18.33</v>
       </c>
       <c r="R3" s="4">
-        <v>98.21</v>
+        <v>159.37</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.5</v>
+        <v>10.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.33</v>
+        <v>15.22</v>
       </c>
       <c r="R4" s="4">
-        <v>159.37</v>
+        <v>150.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>16.77</v>
+        <v>44.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>43.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.21</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>10.11</v>
+        <v>16.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.22</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>150.65</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>82.92</v>