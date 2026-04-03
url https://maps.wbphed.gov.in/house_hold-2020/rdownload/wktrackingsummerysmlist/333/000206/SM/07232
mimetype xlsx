--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -783,88 +783,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>16.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.07</v>
+        <v>6.07</v>
       </c>
       <c r="R4" s="4">
-        <v>118.06</v>
+        <v>37.61</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>21.28</v>
       </c>
       <c r="P5" s="8">
-        <v>19.07</v>
+        <v>6.07</v>
       </c>
       <c r="Q5" s="8">
-        <v>89.59</v>
+        <v>28.54</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>