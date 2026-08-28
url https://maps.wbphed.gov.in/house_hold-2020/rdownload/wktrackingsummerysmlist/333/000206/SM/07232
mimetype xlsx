--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection (FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area of Ramchandrapur ground water supply scheme</t>
   </si>
   <si>
     <t>SM/07232</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramchandrapur (Village code 314592) under Ramchandrapur Ground Water based Water Supply Scheme for Raninagar-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000221/2020-2021</t>
+  </si>
+  <si>
+    <t>985/BD-I</t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION AGENCY</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting for Providing Functional Household Tap Connection (FHTC) in connection with JAL JEEVAN MISSION under command area of Ramchandrapur ground water supply scheme in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000141/2024-2025</t>
   </si>
   <si>
     <t>1607/BD-I</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
     <t>SUJIT CHOWDHURY</t>
-  </si>
-[...19 lines deleted...]
-    <t>SOM CONSTRUCTION AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,169 +702,169 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.13</v>
+        <v>16.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>118.06</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.15</v>
+        <v>5.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.07</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>37.61</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>21.28</v>
       </c>
       <c r="P5" s="8">
-        <v>6.07</v>
+        <v>19.07</v>
       </c>
       <c r="Q5" s="8">
-        <v>28.54</v>
+        <v>89.59</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>