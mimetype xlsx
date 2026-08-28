--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection (FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area of Ramnapara ground water supply scheme</t>
   </si>
   <si>
     <t>SM/07229</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Romnapara (Village code 314496) under Romnapara Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (2nd call for WBPHED/EE/BD-I/NIeT-09 of 2020 ¿ 2021,SL-11).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000242/2020-2021</t>
+  </si>
+  <si>
+    <t>75/BD-I</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>MAA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional Laying works at villages to facilitate Functional Household Tap Connection (FHTC) works in connection to JalJeevan Mission &amp;JalSwapna under Ramnapara Ground water supply scheme (Bhagwangola-II,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad .</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000782/2021-2022</t>
   </si>
   <si>
     <t>2297/BD-I</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
     <t>12/01/2022</t>
   </si>
   <si>
     <t>MS BAPPA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,169 +702,169 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>6.01</v>
+        <v>12.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>129.34</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.9</v>
+        <v>6.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.34</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
-        <v>64.67</v>
+        <v>83.16</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>18.91</v>
       </c>
       <c r="P5" s="8">
-        <v>8.34</v>
+        <v>21.68</v>
       </c>
       <c r="Q5" s="8">
-        <v>44.12</v>
+        <v>114.66</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>