--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -893,54 +893,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>30.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.75</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -954,54 +954,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>12.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.53</v>
+        <v>9.27</v>
       </c>
       <c r="R6" s="4">
-        <v>143.57</v>
+        <v>71.78</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1015,54 +1015,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>11.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.4</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>94.39</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1074,88 +1074,88 @@
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>3.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.32</v>
+        <v>3.16</v>
       </c>
       <c r="R8" s="4">
-        <v>174.4</v>
+        <v>87.2</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>69.32</v>
       </c>
       <c r="P9" s="8">
-        <v>66</v>
+        <v>12.42</v>
       </c>
       <c r="Q9" s="8">
-        <v>95.21</v>
+        <v>17.92</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>