--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,126 +89,126 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection (FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area of Gaukhana ground water supply scheme</t>
   </si>
   <si>
     <t>SM/06982</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramna Bagsarai (Village code 314160) under Gaukhana Ground Water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000190/2020-2021</t>
+  </si>
+  <si>
+    <t>960/BD-I</t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>S.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Deoan Sarai (Village code 314161) under Gaukhana Ground Water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000191/2020-2021</t>
+  </si>
+  <si>
+    <t>961/BD-I</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
+    <t>SAMBHUNATH ROY</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Laskarpur (Village code 314167) under Gaukhana Ground Water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000193/2020-2021</t>
+  </si>
+  <si>
+    <t>973/BD-I</t>
+  </si>
+  <si>
+    <t>SUSHANTA MANDAL</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gaukhana (Village code 314162) under Gaukhana Ground Water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000192/2020-2021</t>
+  </si>
+  <si>
+    <t>972/BD-I</t>
+  </si>
+  <si>
+    <t>N.H ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramna Bagsarai and Others under Gaukhana Ground Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000210/2020-2021</t>
   </si>
   <si>
     <t>277/BD-I</t>
   </si>
   <si>
-    <t>15/02/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>25/02/2021</t>
-  </si>
-[...58 lines deleted...]
-    <t>SUSHANTA MANDAL</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Goukhana and Others under Goukhana Ground Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2021-2022</t>
   </si>
   <si>
     <t>914/BD-I</t>
   </si>
   <si>
     <t>19/05/2021</t>
   </si>
   <si>
     <t>26/05/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -750,412 +750,412 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.73</v>
+        <v>8.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>8.24</v>
+        <v>30.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>30.8</v>
+        <v>11.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.39</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>12.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.27</v>
+        <v>18.53</v>
       </c>
       <c r="R6" s="4">
-        <v>71.78</v>
+        <v>143.57</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>11.01</v>
+        <v>2.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>3.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.16</v>
+        <v>6.32</v>
       </c>
       <c r="R8" s="4">
-        <v>87.2</v>
+        <v>174.4</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>69.32</v>
       </c>
       <c r="P9" s="8">
-        <v>12.42</v>
+        <v>66</v>
       </c>
       <c r="Q9" s="8">
-        <v>17.92</v>
+        <v>95.21</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>