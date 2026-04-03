--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -775,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.63</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>78.03</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -836,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>44.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>42.38</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>94.43</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -897,54 +897,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>22.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>35.45</v>
+        <v>16.78</v>
       </c>
       <c r="R5" s="4">
-        <v>157.18</v>
+        <v>74.37</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1047,54 +1047,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>80.47</v>
       </c>
       <c r="P8" s="8">
-        <v>80.46</v>
+        <v>16.78</v>
       </c>
       <c r="Q8" s="8">
-        <v>99.98</v>
+        <v>20.85</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>