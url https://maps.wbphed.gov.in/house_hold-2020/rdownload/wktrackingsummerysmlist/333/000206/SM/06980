--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection (FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area of Diar Syampur ground water supply scheme</t>
   </si>
   <si>
     <t>SM/06980</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Diar Syampur (Village code 314439) under Diar Syampur Ground Water based Water Supply Scheme for Bhagwangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000152/2020-2021</t>
+  </si>
+  <si>
+    <t>270/ BD-I</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>14/03/2021</t>
+  </si>
+  <si>
+    <t>BURIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Meoakhana (Village code 314438) under Diar Syampur Ground Water based Water Supply Scheme for Bhagwangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2020-2021</t>
+  </si>
+  <si>
+    <t>68/BD-I</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>17/02/2021</t>
+  </si>
+  <si>
+    <t>M/S. DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Diar Syampur( Village code -314439 ) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Diar Syampur Ground water supply scheme (Bhagwangola-I,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad</t>
+  </si>
+  <si>
+    <t>ORD/000779/2021-2022</t>
+  </si>
+  <si>
+    <t>2294/BD-I</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>AICH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional laying works at village Diar Syampur (Village Code-314439) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Diar Syampur Ground Water Supply Scheme (Bhagawangola-I Block) under Berhampore Division-I, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000007/2022-2023</t>
   </si>
   <si>
     <t>549/BD-I</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>23/05/2022</t>
-  </si>
-[...52 lines deleted...]
-    <t>AICH CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting for Providing Functional Household Tap Connection (FHTC) in connection with JAL JEEVAN MISSION under command area of Diar Syampur ground water supply scheme" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>1303/BD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>DAS ENTERPRISE(GORABAZAR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -772,239 +772,239 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.37</v>
+        <v>44.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.43</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>44.88</v>
+        <v>22.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>157.18</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>22.56</v>
+        <v>6.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>16.78</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>74.37</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>6.77</v>
+        <v>3.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.03</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1047,54 +1047,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>80.47</v>
       </c>
       <c r="P8" s="8">
-        <v>16.78</v>
+        <v>80.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>20.85</v>
+        <v>99.98</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>