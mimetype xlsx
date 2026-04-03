--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -814,54 +814,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.59</v>
+        <v>1.3</v>
       </c>
       <c r="R4" s="4">
-        <v>60.14</v>
+        <v>30.07</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>22.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>42.51</v>
+        <v>21.17</v>
       </c>
       <c r="R5" s="4">
-        <v>187.81</v>
+        <v>93.55</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -936,88 +936,88 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>4.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.51</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>54.33</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>37.18</v>
       </c>
       <c r="P7" s="8">
-        <v>47.61</v>
+        <v>22.47</v>
       </c>
       <c r="Q7" s="8">
-        <v>128.06</v>
+        <v>60.44</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>