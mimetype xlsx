--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area of Harirampur ground water supply scheme</t>
   </si>
   <si>
     <t>SM/06979</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Harirampur (Village code 314554) under Harirampur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000195/2020-2021</t>
+  </si>
+  <si>
+    <t>974/BD-I</t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Joyrampur (Village Code-314553) and others under Harirampur Ground Water Supply Scheme in Bhagawangola-II Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2021-2022</t>
+  </si>
+  <si>
+    <t>916/BD-I</t>
+  </si>
+  <si>
+    <t>19/05/2021</t>
+  </si>
+  <si>
+    <t>08/06/2021</t>
+  </si>
+  <si>
+    <t>M/S. M.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of new pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Harirampur and others under Harirampur Ground Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000414/2021-2022</t>
+  </si>
+  <si>
+    <t>1452/BD-I</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>23/08/2021</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION under command area of Harirampur ground water supply scheme" in the district of Murshidabad under Berhampore Division - I, PHE Dte..</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000072/2024-2025</t>
   </si>
   <si>
     <t>1220/BD-I</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>PRADIP DAS</t>
-  </si>
-[...52 lines deleted...]
-    <t>23/08/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,289 +735,289 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.61</v>
+        <v>22.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>187.81</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.3</v>
+        <v>2.59</v>
       </c>
       <c r="R4" s="4">
-        <v>30.07</v>
+        <v>60.14</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>22.63</v>
+        <v>4.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.17</v>
+        <v>2.51</v>
       </c>
       <c r="R5" s="4">
-        <v>93.55</v>
+        <v>54.33</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.62</v>
+        <v>5.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>37.18</v>
       </c>
       <c r="P7" s="8">
-        <v>22.47</v>
+        <v>47.61</v>
       </c>
       <c r="Q7" s="8">
-        <v>60.44</v>
+        <v>128.06</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>