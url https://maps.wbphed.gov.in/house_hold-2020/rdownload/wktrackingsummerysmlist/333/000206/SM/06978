--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -796,54 +796,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.18</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>77.37</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -857,54 +857,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.7</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>54.52</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -977,54 +977,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>10.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.54</v>
+        <v>8.52</v>
       </c>
       <c r="R6" s="4">
-        <v>162.26</v>
+        <v>78.78</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1038,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>19.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>27.25</v>
+        <v>9.38</v>
       </c>
       <c r="R7" s="4">
-        <v>143.18</v>
+        <v>49.3</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1097,54 +1097,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>2.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.12</v>
+        <v>1.56</v>
       </c>
       <c r="R8" s="4">
-        <v>154.2</v>
+        <v>77.1</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1158,88 +1158,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>35.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>28.7</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>81.61</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>89.6</v>
       </c>
       <c r="P10" s="8">
-        <v>87.49</v>
+        <v>19.46</v>
       </c>
       <c r="Q10" s="8">
-        <v>97.65</v>
+        <v>21.72</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>