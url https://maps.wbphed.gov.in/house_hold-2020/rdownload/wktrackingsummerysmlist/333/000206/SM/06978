--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,162 +89,162 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area for the Village of Topidanga (VillageCode-314522) , Dhwajamat (VillageCode-314528) ,Kamal Chak (Village Code-3</t>
   </si>
   <si>
     <t>SM/06978</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dhwajamat (Village code 314528) under Foridpur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000183/2020-2021</t>
+  </si>
+  <si>
+    <t>817/BD-I</t>
+  </si>
+  <si>
+    <t>12/11/2020</t>
+  </si>
+  <si>
+    <t>11/01/2021</t>
+  </si>
+  <si>
+    <t>KAKALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Boalia (Village code 314530) under Foridpur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2020-2021</t>
+  </si>
+  <si>
+    <t>816/BD-I</t>
+  </si>
+  <si>
+    <t>SAMBHUNATH ROY</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kamal Chak (Village code 314529) under Foridpur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000182/2020-2021</t>
   </si>
   <si>
     <t>839/BD-I</t>
   </si>
   <si>
     <t>23/11/2020</t>
   </si>
   <si>
     <t>22/01/2021</t>
   </si>
   <si>
     <t>AJAY MONDAL</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Topi Danga (Village code 314522) under Foridpur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (2nd call for WBPHED/EE/BD-I/NIeT-09 of 2020 ¿ 2021,SL-06).</t>
+  </si>
+  <si>
+    <t>ORD/000241/2020-2021</t>
+  </si>
+  <si>
+    <t>74/BD-I</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>SANDIP KUMAR BISWAS</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kamal Chak and others under Faridpur Ground Water Supply Scheme in Bhagawangola-II Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000207/2020-2021</t>
   </si>
   <si>
     <t>274/ BD-I</t>
   </si>
   <si>
     <t>15/02/2021</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
+    <t>Laying of additional pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dhwajamat (Village Code-314528) under Faridpur Ground Water Supply Scheme in Bhagawangola-II Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2020-2021</t>
+  </si>
+  <si>
+    <t>278/BD-I</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION under command area for the Village of Topidanga (VillageCode-314522) , Dhwajamat (VillageCode-314528) ,Kamal Chak (Village Code-314529) , Boalia (Village Code-314530) in Faridpur ground water supply scheme (Part-B)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2024-2025</t>
   </si>
   <si>
     <t>1369/BD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>ANIRBAN CHATTERJEE</t>
-  </si>
-[...55 lines deleted...]
-    <t>SANDIP KUMAR BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -793,453 +793,453 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.86</v>
+        <v>10.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>162.26</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.12</v>
+        <v>19.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>143.18</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.59</v>
+        <v>11.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.37</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.81</v>
+        <v>35.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.52</v>
+        <v>28.7</v>
       </c>
       <c r="R6" s="4">
-        <v>78.78</v>
+        <v>81.61</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>19.03</v>
+        <v>3.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.38</v>
+        <v>1.7</v>
       </c>
       <c r="R7" s="4">
-        <v>49.3</v>
+        <v>54.52</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>2.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.56</v>
+        <v>3.12</v>
       </c>
       <c r="R8" s="4">
-        <v>77.1</v>
+        <v>154.2</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>35.16</v>
+        <v>7.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>89.6</v>
       </c>
       <c r="P10" s="8">
-        <v>19.46</v>
+        <v>87.49</v>
       </c>
       <c r="Q10" s="8">
-        <v>21.72</v>
+        <v>97.65</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>