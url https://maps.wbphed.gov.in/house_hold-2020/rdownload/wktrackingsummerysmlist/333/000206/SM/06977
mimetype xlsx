--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -825,54 +825,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>45.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>40.29</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>88.23</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -884,54 +884,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>18.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>25.67</v>
+        <v>12.83</v>
       </c>
       <c r="R5" s="4">
-        <v>139.6</v>
+        <v>69.8</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -943,54 +943,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>20.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>35.31</v>
+        <v>17.66</v>
       </c>
       <c r="R6" s="4">
-        <v>170.67</v>
+        <v>85.33</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1004,88 +1004,88 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>9.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.06</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>94.69</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>99.13</v>
       </c>
       <c r="P8" s="8">
-        <v>110.33</v>
+        <v>30.49</v>
       </c>
       <c r="Q8" s="8">
-        <v>111.3</v>
+        <v>30.76</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>