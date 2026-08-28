--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,132 +89,132 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA under command area for the Village of Kalyannagar (VillageCode-314519) , Faridpur (VillageCode-314520) &amp; Jot sahabaj (Village Code</t>
   </si>
   <si>
     <t>SM/06977</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kalyan Nagar (Village code 314519) under Foridpur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000184/2020-2021</t>
+  </si>
+  <si>
+    <t>840/BD-I</t>
+  </si>
+  <si>
+    <t>23/11/2020</t>
+  </si>
+  <si>
+    <t>22/01/2021</t>
+  </si>
+  <si>
+    <t>DOBAY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jot Sahabaj (Village code 314521) under Foridpur Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000186/2020-2021</t>
+  </si>
+  <si>
+    <t>841/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Foridpur (Village code 314520) under Foridpur Ground Water based Water Supply Scheme for Bhagwangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2021-2022</t>
+  </si>
+  <si>
+    <t>1005/BD-I</t>
+  </si>
+  <si>
+    <t>21/06/2021</t>
+  </si>
+  <si>
+    <t>11/07/2021</t>
+  </si>
+  <si>
+    <t>AICH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Foridpur (Village code-314520) to facilitate Functional Household Tap Connection (FHTC) works in connection to JalJeevan Mission &amp;JalSwapna under ForidpurGround water supply scheme (Bhagwangola-II,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ORD/000781/2021-2022</t>
+  </si>
+  <si>
+    <t>2296/BD-I</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>12/01/2022</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION under command area for the Village of Kalyannagar (VillageCode-314519) , Faridpur (VillageCode-314520) &amp; Jot sahabaj (Village Code-314521) in Faridpur ground water supply scheme (Part-A)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000082/2024-2025</t>
   </si>
   <si>
     <t>1243/BD-I</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>NOBEL CONSTRUCTION</t>
-  </si>
-[...61 lines deleted...]
-    <t>12/01/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,351 +741,351 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.82</v>
+        <v>18.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>139.6</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>45.66</v>
+        <v>20.69</v>
       </c>
       <c r="Q4" s="4">
+        <v>35.31</v>
+      </c>
+      <c r="R4" s="4">
+        <v>170.67</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...3 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>18.39</v>
+        <v>45.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.83</v>
+        <v>40.29</v>
       </c>
       <c r="R5" s="4">
-        <v>69.8</v>
+        <v>88.23</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>20.69</v>
+        <v>9.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.66</v>
+        <v>9.06</v>
       </c>
       <c r="R6" s="4">
-        <v>85.33</v>
+        <v>94.69</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>9.57</v>
+        <v>4.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>99.13</v>
       </c>
       <c r="P8" s="8">
-        <v>30.49</v>
+        <v>110.33</v>
       </c>
       <c r="Q8" s="8">
-        <v>30.76</v>
+        <v>111.3</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>