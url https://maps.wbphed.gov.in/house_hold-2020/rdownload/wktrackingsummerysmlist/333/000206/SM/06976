--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -855,88 +855,88 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>25.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.78</v>
+        <v>19.56</v>
       </c>
       <c r="R5" s="4">
-        <v>37.9</v>
+        <v>75.8</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>64.2</v>
       </c>
       <c r="P6" s="8">
-        <v>9.78</v>
+        <v>19.56</v>
       </c>
       <c r="Q6" s="8">
-        <v>15.23</v>
+        <v>30.46</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>