--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting for Providing Functional Household Tap Connection(FHTC) in connection with JAL JEEVAN MISSION and JAL SWAPNA for the Village of Aragi Kulgachi (VillageCode-314471) , Subarnamrigi (VillageCode-314473) under command area of Digha ground wate</t>
   </si>
   <si>
     <t>SM/06976</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Subarna Mrigi (Village code 314473) under Digha Ground Water based Water Supply Scheme for Bhagawangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000189/2020-2021</t>
+  </si>
+  <si>
+    <t>842/BD-I</t>
+  </si>
+  <si>
+    <t>23/11/2020</t>
+  </si>
+  <si>
+    <t>21/02/2021</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for providing Balanced Functional Household Tap Connection (FHTC) which is not covered by exisitng distribution pipeline from nearest Ground Water Supply Scheme in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Subarna Mrigi (Village Code-314473) under Digha Ground Water Supply Scheme in Bhagawangola-II Block under Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000209/2020-2021</t>
   </si>
   <si>
     <t>276/ BD-I</t>
   </si>
   <si>
     <t>15/02/2021</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>DAS TRADING CO</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Aragi Kulgachi (Village code 314471) under Digha Ground Water based Water Supply Scheme for Bhagwangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2020-2021</t>
   </si>
   <si>
     <t>163/BD-I</t>
   </si>
   <si>
     <t>03/02/2021</t>
   </si>
   <si>
     <t>23/02/2021</t>
   </si>
   <si>
     <t>SARAJIT KUMAR MAJUMDAR</t>
-  </si>
-[...16 lines deleted...]
-    <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,57 +734,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.87</v>
+        <v>25.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.8</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -793,51 +793,51 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>33.52</v>
+        <v>4.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -852,57 +852,57 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>25.8</v>
+        <v>33.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.56</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>75.8</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>