--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -104,87 +104,87 @@
   <si>
     <t>AUGMENTATION OF SARBANGAPUR ZONE-IA PIPED WATER SUPPLY SCHEME BLOCK -NAWDA , DISTRICT - MURSHIDABAD .</t>
   </si>
   <si>
     <t>SM/19123</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>1180/MURD/27</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Augmentation of Ground Water Based Sarbangapur Zone-IA PWSS of accommodate FHTC, Laying Distribution System, Laying Rising Main, Repairing of Switch Room, Repairing of Boundary Wall, Repairing of 450 CUM OHR in Nawda Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000753/2023-2024</t>
+  </si>
+  <si>
+    <t>130/MURD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall at Sarbangapur Zone-I, P.H-2 under Sarbangapur Zone-I Water Supply Scheme under Berhampore Sub-Division , P.H.E. Dte. in the District Murshidabad. ( 55.0MTR.)_PART-A</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000752/2023-2024</t>
   </si>
   <si>
     <t>131/MURD</t>
   </si>
   <si>
-    <t>15/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>14/02/2024</t>
   </si>
   <si>
     <t>PAL CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>NILKAMAL BASAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,60 +790,60 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.44</v>
+        <v>323.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>47.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.8</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -851,91 +851,91 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>323.16</v>
+        <v>4.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>425.35</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>52.26</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>12.29</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>