--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,74 @@
     <t>18/08/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Augmentation of AMINABAD ZONE-I Piped Water Supply Scheme under Jal Jeevan Mission of DOMKAL Block in the District Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000725/2023-2024</t>
   </si>
   <si>
     <t>3952/MURD</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>M/S GUHA &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1024,101 +1048,162 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>446.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>278.28</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>62.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>680.82</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>