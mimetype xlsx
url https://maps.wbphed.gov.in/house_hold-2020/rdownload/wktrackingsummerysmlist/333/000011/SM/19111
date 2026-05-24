--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1048,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>446.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>278.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.38</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1109,88 +1109,88 @@
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>95.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>680.82</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>282.57</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>41.5</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>