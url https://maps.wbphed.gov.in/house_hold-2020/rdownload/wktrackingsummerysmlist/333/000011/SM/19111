--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,65 +131,50 @@
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III ,Zone-I under AMINABAD ground water based water supply scheme under Block_ DOMKAL Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>4306/MEDB</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>M/S SAMRIDDHI ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well of Exsisting Pump House No. I and II under BALLALPUR PIPED WATER SUPPLY SCHEME, BLOCK- FARAKKA, DISTRICT- MURSHIDABAD under MEDB, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Jalangi &amp; Raninagar-I &amp; II Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Azmatpur Water Supply Scheme, Purusottampur Water Supply Scheme, Seikhpara Water Supply Scheme, Barabil Raghunathpur Zone-I &amp; II Water Supply Scheme .(Annexure-II)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000347/2022-2023</t>
   </si>
   <si>
     <t>1926/MURD</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>18/08/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Augmentation of AMINABAD ZONE-I Piped Water Supply Scheme under Jal Jeevan Mission of DOMKAL Block in the District Murshidabad District under Murshidabad Division, PHE. Dte.</t>
@@ -213,50 +198,71 @@
     <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT AMINABAD Z-I PH-IV</t>
+  </si>
+  <si>
+    <t>BILL/01194/2024-2025</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/01228/2024-2025</t>
+  </si>
+  <si>
+    <t>295/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,70 +651,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -887,323 +893,374 @@
         <v>34.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>24.17</v>
+        <v>10.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>10.79</v>
+        <v>446.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>278.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.38</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>446.08</v>
+        <v>95.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>278.28</v>
+        <v>4.29</v>
       </c>
       <c r="R7" s="4">
-        <v>62.38</v>
+        <v>4.49</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>95.53</v>
+        <v>8.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>4.49</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>672.77</v>
+      </c>
+      <c r="P10" s="8">
+        <v>282.57</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>42</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>