--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Aminabad Piped Water Supply Scheme (Zone-I) Domkal Block in Murshidabad District under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>SM/19111</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Jalangi &amp; Raninagar-I &amp; II Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Azmatpur Water Supply Scheme, Purusottampur Water Supply Scheme, Seikhpara Water Supply Scheme, Barabil Raghunathpur Zone-I &amp; II Water Supply Scheme .(Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000347/2022-2023</t>
+  </si>
+  <si>
+    <t>1926/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III ,Zone-I under AMINABAD ground water based water supply scheme under Block_ DOMKAL Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000075/2023-2024</t>
+  </si>
+  <si>
+    <t>4306/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SAMRIDDHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of AMINABAD ZONE-I Piped Water Supply Scheme under Jal Jeevan Mission of DOMKAL Block in the District Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000725/2023-2024</t>
+  </si>
+  <si>
+    <t>3952/MURD</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000195/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/07</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...70 lines deleted...]
-    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -789,261 +789,261 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>69.83</v>
+        <v>10.79</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>34.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>10.79</v>
+        <v>446.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>278.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.38</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>446.08</v>
+        <v>69.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>278.28</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>62.38</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1076,51 +1076,51 @@
         <v>95.53</v>
       </c>
       <c r="Q7" s="4">
         <v>4.29</v>
       </c>
       <c r="R7" s="4">
         <v>4.49</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
@@ -1131,51 +1131,51 @@
         <v>8.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">