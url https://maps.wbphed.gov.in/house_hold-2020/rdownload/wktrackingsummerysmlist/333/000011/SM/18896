--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,186 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>SURFACE WATER BASED WATER SUPPLY SCHEME IN THE UNCOVERED ARSENIC AFFECTED AREAS OF BELDANGA-I BLOCK OF MURSHIDABAD</t>
   </si>
   <si>
     <t>SM/18896</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Repairing &amp; rectification of Centrifugal pumping machinery sets including other allied works at Beldanga Intake under MEDB, PHE. Dte.</t>
+    <t>Providing Electrical Equipment for 11/0.433 KV Sub-station (LT Bulk &amp; HT Bulk ) at Intake and WTP under Augmentation of Beldanga Surface Water Based W/S Scheme in the Dist. of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
-    <t>ORD/000880/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000143/2024-2025</t>
   </si>
   <si>
     <t>1495/MEDB</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>MSD/1735</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Feasibility study to select a suitable location for proposed intake jetty for drawal of 23.00 MLD raw water from River Bhagirathi at Kumarpur, Beldanga-I Block. For surface water supply Scheme under Murshidabad Division in Murshidabad District.</t>
   </si>
   <si>
     <t>BILL/01075/2024-2025</t>
   </si>
   <si>
     <t>380-MSD/2024-25</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>SYAMA PRASAD MOOKERJEE PORT, KOLKATA</t>
   </si>
   <si>
-    <t>Construction of 11 Nos. different Capacity OHR including Soil test (100,200,300,400,500,600,700,750,1000 Cum), Boundary Wall, 11 Nos Operator Shed cum chlorine room with sanitary and water supply arrangement, Laying of clear water Rising Main , Laying Distribution System, Service Road , Land Development and FHTC, Bypass arrangement of OHR for Surface Water Based Water Supply Scheme in the Uncovered areas of Beldanga-I Block, under MurshidabadDivision P.H.E. Dte.</t>
+    <t>Surveying, Sub Soil investigation , Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Pump House over M.S Intake barge (Floating), Bank Protection, Raw Water Rising Main, Construction of 22.1 MLD capacity Water Treatment Plant based on Conventional Technologies including Administrative Building, Substation Building ,Electro- Mechanical Works , Staff quarter &amp; other components and SCADA on EPC turnkey basis in a single package as per detail scope of work / direction by E-I-C including 3 (Three) months Trial Run and Operation &amp; Maintenance for 1(One) year for Surface Water Based piped W/S scheme in the uncovered areas of arsenic affected Beldanga-I Block in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
-[...19 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>1883/MURD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/09/2026</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>HARA PROSAD DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -817,462 +760,279 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.92</v>
+        <v>320.85</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>320.85</v>
+        <v>6.55</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>6.55</v>
+        <v>60.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>60.66</v>
+        <v>4480</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...24 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>4868.05</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>