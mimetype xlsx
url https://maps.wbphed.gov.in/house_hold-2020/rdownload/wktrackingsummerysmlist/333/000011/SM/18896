--- v2 (2026-04-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,128 @@
     <t>SYAMA PRASAD MOOKERJEE PORT, KOLKATA</t>
   </si>
   <si>
     <t>Surveying, Sub Soil investigation , Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Pump House over M.S Intake barge (Floating), Bank Protection, Raw Water Rising Main, Construction of 22.1 MLD capacity Water Treatment Plant based on Conventional Technologies including Administrative Building, Substation Building ,Electro- Mechanical Works , Staff quarter &amp; other components and SCADA on EPC turnkey basis in a single package as per detail scope of work / direction by E-I-C including 3 (Three) months Trial Run and Operation &amp; Maintenance for 1(One) year for Surface Water Based piped W/S scheme in the uncovered areas of arsenic affected Beldanga-I Block in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>1883/MURD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/09/2026</t>
   </si>
   <si>
     <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing &amp; rectification of Centrifugal pumping machinery sets including other allied works at Beldanga Intake under MEDB, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000880/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/MEDB</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2026</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of 11 Nos. different Capacity OHR including Soil test (100,200,300,400,500,600,700,750,1000 Cum), Boundary Wall, 11 Nos Operator Shed cum chlorine room with sanitary and water supply arrangement, Laying of clear water Rising Main , Laying Distribution System, Service Road , Land Development and FHTC, Bypass arrangement of OHR for Surface Water Based Water Supply Scheme in the Uncovered areas of Beldanga-I Block, under MurshidabadDivision P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000611/2023-2024</t>
+  </si>
+  <si>
+    <t>3376/MURD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>M/S R B CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of spares of High Lift Pumping Machineries at Beldanga WTP under MEDB, P.H.E. Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>958/MEDB</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>HARA PROSAD DAS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Repairing, Rejuvenations &amp; Guarding arrangement of 3.205 MLD &amp; 5.820 MLD capacity Water Treatment Plant at Mahyampur and Beldanga Surface Water based Water Supply Scheme of Beldanga Block, under Murshidabad Division, P.H.E Dte. For 181(One Hundred Eighty One) Days i.e. from 01/01/2026 to 30/06/2026</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000294/2025-2026</t>
+  </si>
+  <si>
+    <t>2662/MURD</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -952,87 +1030,331 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4480</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>13.92</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>35</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>7132.23</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>207.97</v>
+      </c>
+      <c r="R8" s="4">
+        <v>2.92</v>
+      </c>
+      <c r="S8" s="4">
+        <v>10</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>60</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>20.71</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>12043.15</v>
+      </c>
+      <c r="P11" s="8">
+        <v>207.97</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.73</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>