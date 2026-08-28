--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,207 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>SURFACE WATER BASED WATER SUPPLY SCHEME IN THE UNCOVERED ARSENIC AFFECTED AREAS OF BELDANGA-I BLOCK OF MURSHIDABAD</t>
   </si>
   <si>
     <t>SM/18896</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; rectification of Centrifugal pumping machinery sets including other allied works at Beldanga Intake under MEDB, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000880/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/MEDB</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2026</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Construction of 11 Nos. different Capacity OHR including Soil test (100,200,300,400,500,600,700,750,1000 Cum), Boundary Wall, 11 Nos Operator Shed cum chlorine room with sanitary and water supply arrangement, Laying of clear water Rising Main , Laying Distribution System, Service Road , Land Development and FHTC, Bypass arrangement of OHR for Surface Water Based Water Supply Scheme in the Uncovered areas of Beldanga-I Block, under MurshidabadDivision P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000611/2023-2024</t>
+  </si>
+  <si>
+    <t>3376/MURD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>M/S R B CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surveying, Sub Soil investigation , Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Pump House over M.S Intake barge (Floating), Bank Protection, Raw Water Rising Main, Construction of 22.1 MLD capacity Water Treatment Plant based on Conventional Technologies including Administrative Building, Substation Building ,Electro- Mechanical Works , Staff quarter &amp; other components and SCADA on EPC turnkey basis in a single package as per detail scope of work / direction by E-I-C including 3 (Three) months Trial Run and Operation &amp; Maintenance for 1(One) year for Surface Water Based piped W/S scheme in the uncovered areas of arsenic affected Beldanga-I Block in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>1883/MURD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Providing Electrical Equipment for 11/0.433 KV Sub-station (LT Bulk &amp; HT Bulk ) at Intake and WTP under Augmentation of Beldanga Surface Water Based W/S Scheme in the Dist. of Murshidabad.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000143/2024-2025</t>
   </si>
   <si>
     <t>1495/MEDB</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>MSD/1735</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Feasibility study to select a suitable location for proposed intake jetty for drawal of 23.00 MLD raw water from River Bhagirathi at Kumarpur, Beldanga-I Block. For surface water supply Scheme under Murshidabad Division in Murshidabad District.</t>
   </si>
   <si>
     <t>BILL/01075/2024-2025</t>
   </si>
   <si>
     <t>380-MSD/2024-25</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>SYAMA PRASAD MOOKERJEE PORT, KOLKATA</t>
   </si>
   <si>
-    <t>Surveying, Sub Soil investigation , Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Pump House over M.S Intake barge (Floating), Bank Protection, Raw Water Rising Main, Construction of 22.1 MLD capacity Water Treatment Plant based on Conventional Technologies including Administrative Building, Substation Building ,Electro- Mechanical Works , Staff quarter &amp; other components and SCADA on EPC turnkey basis in a single package as per detail scope of work / direction by E-I-C including 3 (Three) months Trial Run and Operation &amp; Maintenance for 1(One) year for Surface Water Based piped W/S scheme in the uncovered areas of arsenic affected Beldanga-I Block in the district of Murshidabad.</t>
-[...61 lines deleted...]
-  <si>
     <t>Supply delivery and installation of spares of High Lift Pumping Machineries at Beldanga WTP under MEDB, P.H.E. Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>958/MEDB</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>HARA PROSAD DAS</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,357 +817,357 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>320.85</v>
+        <v>13.92</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>6.55</v>
+        <v>7132.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>207.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>60.66</v>
+        <v>4480</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4480</v>
+        <v>320.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>13.92</v>
+        <v>6.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>7132.23</v>
+        <v>60.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>207.97</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.92</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1213,148 +1192,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>8.24</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>12022.44</v>
+      </c>
+      <c r="P10" s="8">
+        <v>207.97</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.73</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>