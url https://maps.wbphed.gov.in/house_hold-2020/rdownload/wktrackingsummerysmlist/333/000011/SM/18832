--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,111 +143,66 @@
   <si>
     <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-II</t>
   </si>
   <si>
     <t>BILL/01243/2024-2025</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-I</t>
   </si>
   <si>
     <t>BILL/01242/2024-2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-III</t>
   </si>
   <si>
     <t>BILL/01244/2024-2025</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Paschim Purnopara Zone - II PWSS to accommodate Laying Distribution System &amp; Laying Rising Main under Jal Jeevan Mission of Suti-II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000480/2023-2024</t>
   </si>
   <si>
     <t>3051/MURD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>SOFIQUL ISLAM</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. A.T.D. PROJECTS</t>
   </si>
   <si>
     <t>Sinking of 07 (Seven) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Purnopara Zone-II T.W-I,II,III Chandnidaha T.W-II, Kohetpur T.W-III, Prosadpur Zone-II T.W-I,II, Water Supply Scheme under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000497/2024-2025</t>
   </si>
   <si>
     <t>660/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
@@ -678,73 +633,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1038,392 +993,266 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>293.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>293.57</v>
+        <v>82.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>364.02</v>
+        <v>253.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="S9" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>961.23</v>
+      </c>
+      <c r="P10" s="8">
+        <v>13.19</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.37</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>