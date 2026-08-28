--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,159 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Suti-II</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>PASCHIM PUNROPARA ZONE-II (CT) PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/18832</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Paschim Purnopara Zone - II PWSS to accommodate Laying Distribution System &amp; Laying Rising Main under Jal Jeevan Mission of Suti-II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>3051/MURD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
     <t>Paschim Purnopara Zone - II PWSS to accommodate FHTC, Laying Distribution System, Laying Rising Main under Jal Jeevan Mission of Suti-II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (part C)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000573/2023-2024</t>
   </si>
   <si>
     <t>3297/MURD</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>M H SUPPLIERS</t>
   </si>
   <si>
+    <t>Paschim Purnopara Zone - II PWSS to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 1 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 2 nos, Construction of Boundary Wall of 220 m, Construction 1000 Cum OHR with sub soil investigation Jal Jeevan Mission of Suti-II Block, Murshidabad. . (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>3314/MURD</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>M/S. A.T.D. PROJECTS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-II</t>
   </si>
   <si>
     <t>BILL/01243/2024-2025</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-III</t>
+  </si>
+  <si>
+    <t>BILL/01254/2024-2025</t>
+  </si>
+  <si>
+    <t>327/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-I</t>
   </si>
   <si>
+    <t>BILL/01256/2024-2025</t>
+  </si>
+  <si>
+    <t>329/WBSEDCL-JJM</t>
+  </si>
+  <si>
     <t>BILL/01242/2024-2025</t>
   </si>
   <si>
-    <t>NEW CONNECTION AT PASCHIM PURNAPARA Z-II PH-III</t>
+    <t>BILL/01255/2024-2025</t>
+  </si>
+  <si>
+    <t>328/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>BILL/01244/2024-2025</t>
   </si>
   <si>
-    <t>Paschim Purnopara Zone - II PWSS to accommodate Laying Distribution System &amp; Laying Rising Main under Jal Jeevan Mission of Suti-II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (Part-A)</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 07 (Seven) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Purnopara Zone-II T.W-I,II,III Chandnidaha T.W-II, Kohetpur T.W-III, Prosadpur Zone-II T.W-I,II, Water Supply Scheme under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000497/2024-2025</t>
   </si>
   <si>
     <t>660/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>RADIANT</t>
+    <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>485/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,73 +723,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -795,464 +885,830 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>305.91</v>
+        <v>253.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>10.75</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>45</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>46</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>7.82</v>
+        <v>293.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>7.42</v>
+        <v>305.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>293.57</v>
+        <v>364.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>82.5</v>
+        <v>10.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>253.25</v>
+        <v>7.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.19</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>5.21</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.82</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.75</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P13" s="4">
+        <v>7.42</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P14" s="4">
+        <v>82.5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>55.71</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>22746.71</v>
+      </c>
+      <c r="P16" s="8">
+        <v>13.19</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>