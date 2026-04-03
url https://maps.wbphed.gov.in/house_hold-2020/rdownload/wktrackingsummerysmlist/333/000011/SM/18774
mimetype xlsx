--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>04/02/2024</t>
   </si>
   <si>
     <t>SK CONSTRUCTION (NAJIR SK.)</t>
   </si>
   <si>
     <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 900 cum), Sinking of Tube Well and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Arjunpur Zone- I,II &amp; III PWSS in Farakka Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000547/2023-2024</t>
   </si>
   <si>
     <t>3177/MURD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>M/S. CHAKRABORTY &amp; COMPANY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1129,87 +1147,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
         <v>2041.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P9" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>2322.63</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>