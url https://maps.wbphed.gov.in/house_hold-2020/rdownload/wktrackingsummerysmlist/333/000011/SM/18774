--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -893,54 +893,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>25.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.13</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1011,54 +1011,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>8.57</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1072,54 +1072,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>5.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1133,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
         <v>2041.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>107.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1194,88 +1194,88 @@
       <c r="I9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>2322.63</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>130.87</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>