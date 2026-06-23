--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -200,87 +200,87 @@
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Allied works for Laying of U.P.V.C Pipeline of 160 mm,125 mm &amp; 90 mm dia at Head work site of Arjunpur Water Supply Scheme of Jangipur Sub Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000742/2023-2024</t>
   </si>
   <si>
     <t>50/MURD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>SK CONSTRUCTION (NAJIR SK.)</t>
   </si>
   <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
     <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 900 cum), Sinking of Tube Well and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Arjunpur Zone- I,II &amp; III PWSS in Farakka Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000547/2023-2024</t>
   </si>
   <si>
     <t>3177/MURD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>M/S. CHAKRABORTY &amp; COMPANY</t>
-  </si>
-[...16 lines deleted...]
-    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1109,142 +1109,142 @@
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>2041.06</v>
+        <v>95.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>107.56</v>
+        <v>4.4</v>
       </c>
       <c r="R8" s="4">
-        <v>5.27</v>
+        <v>4.61</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>95.53</v>
+        <v>2041.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.4</v>
+        <v>107.56</v>
       </c>
       <c r="R9" s="4">
-        <v>4.61</v>
+        <v>5.27</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>2322.63</v>