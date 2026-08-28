--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,111 +77,132 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Rejuvenation of Arjunpur (Zone-I ) PWSS.</t>
+  </si>
+  <si>
+    <t>SM/18774</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Raghunathganj-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-C</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000141/2022-2023</t>
+  </si>
+  <si>
+    <t>1216/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>ALLIANCE INDIA</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Rejuvenation of Arjunpur (Zone-I ) PWSS.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III ,Zone-I under ARJUNPUR ground water based water supply scheme under Block_ FARAKKA Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000457/2023-2024</t>
   </si>
   <si>
     <t>3720/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>AVINABA ENGINEERING CONCERN</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...23 lines deleted...]
-    <t>ALLIANCE INDIA</t>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 900 cum), Sinking of Tube Well and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Arjunpur Zone- I,II &amp; III PWSS in Farakka Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000547/2023-2024</t>
+  </si>
+  <si>
+    <t>3177/MURD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>M/S. CHAKRABORTY &amp; COMPANY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/41</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
@@ -216,71 +237,50 @@
     <t>05/01/2024</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>SK CONSTRUCTION (NAJIR SK.)</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. CHAKRABORTY &amp; COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,60 +829,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.54</v>
+        <v>25.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>19.13</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -890,361 +890,361 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>25.34</v>
+        <v>31.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>19.13</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>25.97</v>
+        <v>2041.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>97.48</v>
+        <v>25.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.36</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>8.57</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>5.71</v>
+        <v>97.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.7</v>
+        <v>8.36</v>
       </c>
       <c r="R7" s="4">
-        <v>99.88</v>
+        <v>8.57</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>95.53</v>
+        <v>5.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.4</v>
+        <v>5.7</v>
       </c>
       <c r="R8" s="4">
-        <v>4.61</v>
+        <v>99.88</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>2041.06</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>107.56</v>
+        <v>4.4</v>
       </c>
       <c r="R9" s="4">
-        <v>5.27</v>
+        <v>4.61</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>2322.63</v>