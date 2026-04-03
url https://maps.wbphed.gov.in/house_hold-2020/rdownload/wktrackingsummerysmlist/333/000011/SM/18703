--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,89 @@
     <t>1829/MURD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2792/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>2638/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARJU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1482,87 +1521,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>39.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.14</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>40</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>962</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>