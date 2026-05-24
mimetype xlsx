--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -913,54 +913,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>97.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -974,54 +974,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>35.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.73</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1263,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>257.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>9.43</v>
       </c>
       <c r="S9" s="4">
         <v>2</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1324,54 +1324,54 @@
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>8.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1385,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>336.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>37.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>11.21</v>
       </c>
       <c r="S11" s="4">
         <v>2</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1507,54 +1507,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>39.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>6.89</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1629,88 +1629,88 @@
       <c r="I15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>95.53</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>962</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>96.76</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>10.06</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>