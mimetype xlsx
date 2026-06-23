--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,120 +248,147 @@
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Laying Distribution System , FHTC for Augmentation of Bhandara Zone-I Water Supply Scheme in Bhawangola-II Block , under Murshidabad Division , PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000026/2024-2025</t>
   </si>
   <si>
     <t>1841/MURD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>DHIMAN SARKAR</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2792/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>2638/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARJU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>485/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>BILL/00667/2024-2025</t>
+  </si>
+  <si>
+    <t>208/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
     <t>Laying of distribution system for the left out portion of Bhandara Mouza Rising Main with DI pipe and interconnection with DI pipe at Head Work Site of Bhandara Zone - I &amp; II Water Supply Scheme and Ancillary works in Lalbagh Sub Divisional Office under Lalbagh Sub Division, Murshidabad Division ,PHE Dte.</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
     <t>ORD/000090/2025-2026</t>
   </si>
   <si>
     <t>1829/MURD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
-  </si>
-[...52 lines deleted...]
-    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1440,290 +1467,408 @@
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>47.57</v>
+        <v>39.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>6.89</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>39.85</v>
+        <v>6.14</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>6.89</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>6.14</v>
+        <v>95.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>95.53</v>
+        <v>55.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.79</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>5.01</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>47.57</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>8</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1023.2</v>
+      </c>
+      <c r="P18" s="8">
+        <v>96.76</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>9.46</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>