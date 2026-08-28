--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,306 +89,306 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BHANDARA ZONE-I.</t>
   </si>
   <si>
     <t>SM/18703</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Block Bhagawangola-I &amp; Lalgola of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Habaspur Water Supply Scheme, Bhandara Water Supply Scheme, Kantanagar Water Supply Scheme, Lalgola Water Supply Scheme. (Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000349/2022-2023</t>
+  </si>
+  <si>
+    <t>1928/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,Zone-I under Bhandara ground water based water supply scheme under Block_ Bhagwangola-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000659/2023-2024</t>
+  </si>
+  <si>
+    <t>3701/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>A.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 600 Cum OHR, Rising Main, Pump House cum Chlorine Room with Sanitary and Water Supply Arrangement &amp; Boundary Wall with R.C.C. column at Head Work Site &amp; 2nd Tube Well Site for Augmentation of BHANDARA Zone-I Ground Based Water Supply Scheme under Bhawangola-I Block under Lalbagh Sub Division, Murshidabad Division ,P.H.E. Dte. In the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>3089/MURD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>NAMITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2792/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LALGOLA ZONE-III, BHANDARA ZONE - I and SURANGAPUR ZONE -I Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000700/2023-2024</t>
+  </si>
+  <si>
+    <t>3785/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
+    <t>Laying Distribution System , FHTC for Augmentation of Bhandara Zone-I Water Supply Scheme in Bhawangola-II Block , under Murshidabad Division , PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000026/2024-2025</t>
+  </si>
+  <si>
+    <t>1841/MURD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>DHIMAN SARKAR</t>
+  </si>
+  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LALGOLA ZONE-III, BHANDARA ZONE - I and SURANGAPUR ZONE -I Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
-[...23 lines deleted...]
-    <t>Berhampore Mechanical</t>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>2638/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARJU CONSTRUCTION</t>
   </si>
   <si>
     <t>NEW CONNECTION AT BHANDARA PH-II</t>
   </si>
   <si>
+    <t>BILL/00648/2024-2025</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT BHANDARA PH-1</t>
+  </si>
+  <si>
+    <t>BILL/00665/2024-2025</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>BILL/00667/2024-2025</t>
+  </si>
+  <si>
+    <t>208/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
     <t>BILL/00655/2024-2025</t>
   </si>
   <si>
     <t>198/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...146 lines deleted...]
-    <t>28/07/2024</t>
+    <t>Laying of distribution system for the left out portion of Bhandara Mouza Rising Main with DI pipe and interconnection with DI pipe at Head Work Site of Bhandara Zone - I &amp; II Water Supply Scheme and Ancillary works in Lalbagh Sub Divisional Office under Lalbagh Sub Division, Murshidabad Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2025-2026</t>
+  </si>
+  <si>
+    <t>1829/MURD</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>MARUTI CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>485/MURD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>MARUTI CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,894 +937,894 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>97.48</v>
+        <v>8.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.51</v>
+        <v>2.23</v>
       </c>
       <c r="R3" s="4">
-        <v>4.63</v>
+        <v>25.37</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>35.34</v>
+        <v>23.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.4</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>57.73</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.86</v>
+        <v>257.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.43</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>3.86</v>
+        <v>39.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>6.89</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.5</v>
+        <v>35.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>57.73</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>23.33</v>
+        <v>336.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>37.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.21</v>
       </c>
       <c r="S8" s="4">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>257.87</v>
+        <v>97.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>24.33</v>
+        <v>4.51</v>
       </c>
       <c r="R9" s="4">
-        <v>9.43</v>
+        <v>4.63</v>
       </c>
       <c r="S9" s="4">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>8.78</v>
+        <v>95.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.23</v>
+        <v>4.79</v>
       </c>
       <c r="R10" s="4">
-        <v>25.37</v>
+        <v>5.01</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="P11" s="4">
-        <v>336.88</v>
+        <v>6.14</v>
       </c>
       <c r="Q11" s="4">
-        <v>37.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>11.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>39.85</v>
+        <v>3.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.75</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>6.89</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>6.14</v>
+        <v>5.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>95.53</v>
+        <v>5.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.79</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>5.01</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>32</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>55.71</v>
+        <v>3.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>5.5</v>
+        <v>47.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="P17" s="4">
-        <v>47.57</v>
+        <v>55.71</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1023.2</v>