--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>3321/MURD</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S GUHA AND ROY</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2792/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>2638/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARJU CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1035,87 +1056,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>39.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>6.14</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>40</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>795.29</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>