--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -859,54 +859,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>97.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -920,54 +920,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>8.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -981,54 +981,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>625.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>26.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1042,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>39.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1137,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>795.29</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>33.69</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>