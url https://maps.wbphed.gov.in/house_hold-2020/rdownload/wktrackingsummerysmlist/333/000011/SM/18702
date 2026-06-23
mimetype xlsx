--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,65 @@
     <t>04/09/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>2638/MURD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>ARJU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>485/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1117,87 +1132,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>6.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" s="4">
+        <v>55.71</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>851</v>
+      </c>
+      <c r="P10" s="8">
+        <v>33.69</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>3.96</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>