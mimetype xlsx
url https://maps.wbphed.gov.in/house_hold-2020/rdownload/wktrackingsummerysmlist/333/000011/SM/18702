--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,147 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR KANTANAGAR , BLOCK - BHAGAONGOLA-I , DISTRICT - MURSHIDABAD.</t>
   </si>
   <si>
     <t>SM/18702</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Block Bhagawangola-I &amp; Lalgola of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Habaspur Water Supply Scheme, Bhandara Water Supply Scheme, Kantanagar Water Supply Scheme, Lalgola Water Supply Scheme. (Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000349/2022-2023</t>
+  </si>
+  <si>
+    <t>1928/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 200 cum), Repairing of existing OHR, Sinking of Tube Well , Repairing of pump house and boundary wall, and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Kantanagar PWSS in Bhagwangola-I Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000586/2023-2024</t>
+  </si>
+  <si>
+    <t>3321/MURD</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2792/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000124/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/24</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...58 lines deleted...]
-    <t>31/01/2025</t>
   </si>
   <si>
     <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>2638/MURD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>ARJU CONSTRUCTION</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
@@ -792,353 +792,353 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17.33</v>
+        <v>8.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>97.48</v>
+        <v>625.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.17</v>
+        <v>26.72</v>
       </c>
       <c r="R4" s="4">
-        <v>2.23</v>
+        <v>4.27</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>8.78</v>
+        <v>39.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.23</v>
+        <v>2.57</v>
       </c>
       <c r="R5" s="4">
-        <v>25.37</v>
+        <v>6.44</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>625.7</v>
+        <v>17.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>26.72</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>4.27</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>39.85</v>
+        <v>97.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.57</v>
+        <v>2.17</v>
       </c>
       <c r="R7" s="4">
-        <v>6.44</v>
+        <v>2.23</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>6.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
@@ -1152,72 +1152,72 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>55.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>