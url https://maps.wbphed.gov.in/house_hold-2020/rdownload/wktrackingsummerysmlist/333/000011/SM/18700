--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -185,51 +185,51 @@
   <si>
     <t>2669/MURD</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>M/S B.M. INDUSTRIES</t>
   </si>
   <si>
     <t>Engagement of Consultant for Field Data collection, pipeline network analysis by analyzing actual household demand in pipeline sections, identification of low pressure areas with in the pipe network system and proposing probable solution of the same in 2(Two) nos water supply schemes in Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000071/2024-2025</t>
   </si>
   <si>
     <t>2022/MURD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>21/06/2025</t>
   </si>
   <si>
     <t>DHPE</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Water Supply Scheme, Bilaspur Water Supply Scheme, Garaimari Water Supply Scheme, Islampur Water Supply Scheme. (Annexure-II)</t>
   </si>
   <si>
     <t>ORD/000346/2022-2023</t>
   </si>
   <si>
     <t>1925/MURD</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>18/08/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>LOAD ENHANCEMENT ISLAMPUR APPLICATION NO.3004629164</t>
   </si>
@@ -1029,54 +1029,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>182.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>36.65</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>20.04</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>31</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>9.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20.39</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1326,88 +1326,88 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>333.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>110.8</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>33.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1498.37</v>
       </c>
       <c r="P12" s="8">
-        <v>149.41</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>9.97</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>