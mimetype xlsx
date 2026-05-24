--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,86 @@
     <t>492-MSD/2024-25</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER , MURSHIDABAD HIGHWAY DIVISION -I, PWD (ROADS) DIRECT. GOV OF W.B</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Islampur PWSS Laying Distribution System, Laying Rising Main in Raninagar - I Block within Murshidabad District under Murshidabad Division, PHE Dte. PART_A</t>
   </si>
   <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>2465/MURD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>M/S GUHA AND ROY</t>
+  </si>
+  <si>
+    <t>Supply of different types C.I Specials at Islampur Sub-Divisional Store for different water supply schemes under Islampur sub-Division, under Murshidabad Division, P.H.E. Dte in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>2674/MURD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zone - II Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8,JUNIOR ENGINEER_KANDI BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000499/2024-2025</t>
+  </si>
+  <si>
+    <t>661/MURD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="100.118408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1029,54 +1065,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>182.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>36.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.04</v>
       </c>
       <c r="S6" s="4">
         <v>31</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1187,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>9.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.39</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1326,101 +1362,223 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>333.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>110.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>33.21</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>32.46</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>8.07</v>
+      </c>
+      <c r="R12" s="4">
+        <v>24.86</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>35.27</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1566.09</v>
+      </c>
+      <c r="P14" s="8">
+        <v>157.48</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>10.06</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>