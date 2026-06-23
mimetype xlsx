--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,59 @@
     <t>25/09/2024</t>
   </si>
   <si>
     <t>25/05/2025</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zone - II Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8,JUNIOR ENGINEER_KANDI BLOCK</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>661/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation work order for Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol, Jalangi &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Zone-II Water Supply Scheme, Garaimari Zone-II Water Supply Scheme, Islampur Zone-II Water Supply Scheme, Barabil Raghunathpur Zone-III Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="100.118408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1498,87 +1507,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>35.27</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P14" s="4">
+        <v>10.12</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1576.21</v>
+      </c>
+      <c r="P15" s="8">
+        <v>157.48</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>9.99</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>