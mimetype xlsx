--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,273 +77,273 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF ISLAMPUR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/18700</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Water Supply Scheme, Bilaspur Water Supply Scheme, Garaimari Water Supply Scheme, Islampur Water Supply Scheme. (Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000346/2022-2023</t>
+  </si>
+  <si>
+    <t>1925/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Islampur PWSS Laying Distribution System, Laying Rising Main in Raninagar - I Block within Murshidabad District under Murshidabad Division, PHE Dte. PART_A</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>2465/MURD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF ISLAMPUR PIPED WATER SUPPLY SCHEME.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under Islampur ground water based water supply scheme under Block_ Raninagar-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000661/2023-2024</t>
   </si>
   <si>
     <t>3708/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>R.M.D TRADING</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
+    <t>Augmentation of Ground Water Based Islampur PWSS of accommodate Providing Functional Household Tap Connection (1394 Nos) in Raninagar - I Block within Murshidabad District under Murshidabad Division, PHE Dte.PART_C</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>2669/MURD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>M/S B.M. INDUSTRIES</t>
   </si>
   <si>
     <t>Augmentation of Islampur PWSS Repairing of Boundary Wall, Pump House &amp; Existing OHR, Construction of 900 Cum OHR, P.H, B.W in Raninagar-I Block , under Murshidabad Division , PHE.Dte.PART_B</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000316/2023-2024</t>
   </si>
   <si>
     <t>2673/MURD</t>
   </si>
   <si>
-    <t>24/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>M/S. UDYOG AND CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000233/2023-2024</t>
   </si>
   <si>
     <t>1219/MURD/07</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Islampur PWSS of accommodate Providing Functional Household Tap Connection (1394 Nos) in Raninagar - I Block within Murshidabad District under Murshidabad Division, PHE Dte.PART_C</t>
-[...13 lines deleted...]
-  <si>
     <t>Engagement of Consultant for Field Data collection, pipeline network analysis by analyzing actual household demand in pipeline sections, identification of low pressure areas with in the pipe network system and proposing probable solution of the same in 2(Two) nos water supply schemes in Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000071/2024-2025</t>
   </si>
   <si>
     <t>2022/MURD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>DHPE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Water Supply Scheme, Bilaspur Water Supply Scheme, Garaimari Water Supply Scheme, Islampur Water Supply Scheme. (Annexure-II)</t>
-[...14 lines deleted...]
-    <t>APEX ENGINEERING</t>
+    <t>Supply of different types C.I Specials at Islampur Sub-Divisional Store for different water supply schemes under Islampur sub-Division, under Murshidabad Division, P.H.E. Dte in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>2674/MURD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol, Jalangi &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Zone-II Water Supply Scheme, Garaimari Zone-II Water Supply Scheme, Islampur Zone-II Water Supply Scheme, Barabil Raghunathpur Zone-III Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
   </si>
   <si>
     <t>LOAD ENHANCEMENT ISLAMPUR APPLICATION NO.3004629164</t>
   </si>
   <si>
     <t>BILL/00177/2024-2025</t>
   </si>
   <si>
     <t>13/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Restoretion of Road State Highway at Najairpur to Islampore Road from chainge 0.00 kmp to 1.350 km shoulder damage amounting to Rs 637462.00 and Akheriganj to Katlamari road from chainge 8.00 km to 9.30 km.</t>
   </si>
   <si>
     <t>BILL/01231/2024-2025</t>
   </si>
   <si>
     <t>492-MSD/2024-25</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER , MURSHIDABAD HIGHWAY DIVISION -I, PWD (ROADS) DIRECT. GOV OF W.B</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Islampur PWSS Laying Distribution System, Laying Rising Main in Raninagar - I Block within Murshidabad District under Murshidabad Division, PHE Dte. PART_A</t>
-[...34 lines deleted...]
-  <si>
     <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zone - II Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8,JUNIOR ENGINEER_KANDI BLOCK</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>661/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>25/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,750 +892,750 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>34.48</v>
+        <v>9.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>335.68</v>
+        <v>333.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>110.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>551.66</v>
+        <v>34.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>182.87</v>
       </c>
       <c r="Q6" s="4">
         <v>36.65</v>
       </c>
       <c r="R6" s="4">
         <v>20.04</v>
       </c>
       <c r="S6" s="4">
         <v>31</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.34</v>
+        <v>335.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.6</v>
+        <v>551.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20.39</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.28</v>
+        <v>15.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>34.8</v>
+        <v>32.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>333.65</v>
+        <v>10.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>110.8</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>33.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>32.46</v>
+        <v>0.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.07</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>24.86</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>35.27</v>
+        <v>34.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>10.12</v>
+        <v>35.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1576.21</v>
       </c>
       <c r="P15" s="8">
-        <v>157.48</v>
+        <v>149.41</v>
       </c>
       <c r="Q15" s="8">
-        <v>9.99</v>
+        <v>9.48</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>