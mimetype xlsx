--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1038,88 +1038,88 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>253.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.72</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1275.9</v>
       </c>
       <c r="P8" s="8">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>0.54</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>