--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -80,165 +80,165 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Raghunathganj-I</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>SRIKANTABATI (CT) PART -A PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/18691</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>SRIKANTABATI (CT) PART -A PIPED WATER SUPPLY SCHEME.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under SRIKANTABATI(CT) ,PART-A ground water based water supply scheme under Block_ Raghunathganj-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000462/2023-2024</t>
   </si>
   <si>
     <t>3727/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>SRIKANTABATI (Part A) PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission, Block- RAGHUNATHGANJ-I of Jangipur Sub-Division, Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000280/2023-2024</t>
   </si>
   <si>
     <t>2644/MURD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>BIJAY CHOWDHURY</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SRIKANTABATI (CT) PART- A Water Supply Scheme at Head Work Site, 2nd Site site at Raghunathganj - I Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000408/2023-2024</t>
   </si>
   <si>
     <t>2824/MURD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>M. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000250/2023-2024</t>
   </si>
   <si>
     <t>1219/MURD/36</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>RADIANT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,60 +789,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>33.53</v>
+        <v>253.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -852,274 +852,274 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>941.07</v>
+        <v>33.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>18.54</v>
+        <v>941.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>29.51</v>
+        <v>18.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>253.25</v>
+        <v>29.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1275.9</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>6.9</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>