--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -173,74 +173,77 @@
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>M/S.S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000360/2023-2024</t>
   </si>
   <si>
     <t>MURD/439/06</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>Construction 200 Cum OHR, Laying Distribution System Part-A, FHTC at Brahmanpara Village (Village Code-315290), Bahara Village (Village Code-315291) &amp; Bhandira Village (Village Code-315292), Repairing of Existing Pump house (H.W), Boundary Wall, Existing OHR for Augmentation of BAHARA Ground water based Piped water supply scheme in KANDI Block under Murshidabad Division, PHE. Dte Part-A</t>
   </si>
   <si>
     <t>ORD/000248/2023-2024</t>
   </si>
   <si>
     <t>2463/MURD</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/11/2026</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 29(Twenty Nine) nos existing commisioned PWSS Kandi, Burwan, Khargram, Bharatpur-I &amp; II Block of Kandi Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes-Bahara, Mahalandi Zone-I, Zone-II, Bhalkundi Zone-I, Zone-II, Zone-III, Bele,Nagar Zone-I, Zone-II, Bharatpur Zone-I(A), Zone-I(B), Zone-II(A), Zone-II(B), Dakshinkanda Zone-IA, Zone-IB, Zone-II, Kagram,Tenya Zone-I, Zone-II, Zone-III, Salar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Panchthupi Zone-I, Zone-II, Zone-III, Burwan Zone-I, Zone-II Water Supply Schemes of Kandi Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
     <t>ORD/000396/2023-2024</t>
   </si>
   <si>
     <t>2789/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Construction of Valve Chamber, M.S Gate, Laying Distribution System of UPVC Pipeline for Augmentation of Kamalakantapur / Bahara Water Supply Scheme in Bharatpur- I Block, of Kandi Sub-Division under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
     <t>ORD/000191/2024-2025</t>
   </si>
   <si>
     <t>3148/MURD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>ABDUL ENTERPRISE</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under BAHARA ground water based water supply scheme under Block_ KANDI Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
@@ -269,78 +272,75 @@
   <si>
     <t>3214/MURD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
   </si>
   <si>
     <t>Design, Drawing, Fabrication, Erection Iron Elimination Plant (IEP) of 45 m3/hr &amp; 40m3/hr Capacity as per Departmental approved model including comossing trial run (3months) of 2 nos Construction of Blower Room (H.W.Site), Pump House (3rd Site), Boundary Wall (3rd Site), Laying of UPVC Pipe of Bahara Water Supply Scheme in Kandi Block of Kandi Sub Division, under Murshidabad Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000240/2024-2025</t>
   </si>
   <si>
     <t>190/MURD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>17/03/2026</t>
   </si>
   <si>
     <t>ANIRUDDHYA BOSE</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 300 mm x 200 mm dia tube well i.e. TW-II,III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bahara &amp; adjoining mouzas Water Supply Scheme at 2nd &amp; 3 r d Site at K a n d i Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2023-2024</t>
   </si>
   <si>
     <t>2679/MURD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PUNRAPARA, Augmentation of Bahara &amp; Pacchipara Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
-  </si>
-[...1 lines deleted...]
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000269/2023-2024</t>
   </si>
   <si>
     <t>2587/MURD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1301,356 +1301,356 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>45.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>36.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>12.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>94.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>21.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>18.43</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>