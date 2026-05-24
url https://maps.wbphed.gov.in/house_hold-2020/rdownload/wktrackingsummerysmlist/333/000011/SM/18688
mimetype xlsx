--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1082,54 +1082,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>215.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>68.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>31.96</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>182.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>78.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>43.06</v>
       </c>
       <c r="S8" s="4">
         <v>21</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1261,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>74.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>14.44</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1661,54 +1661,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>901.52</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>158.41</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>17.57</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>