--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,120 +242,135 @@
   <si>
     <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under BAHARA ground water based water supply scheme under Block_ KANDI Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/001480/2023-2024</t>
   </si>
   <si>
     <t>760/MEDB</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
+    <t>Design, Drawing, Fabrication, Erection Iron Elimination Plant (IEP) of 45 m3/hr &amp; 40m3/hr Capacity as per Departmental approved model including comossing trial run (3months) of 2 nos Construction of Blower Room (H.W.Site), Pump House (3rd Site), Boundary Wall (3rd Site), Laying of UPVC Pipe of Bahara Water Supply Scheme in Kandi Block of Kandi Sub Division, under Murshidabad Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>190/MURD</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>ANIRUDDHYA BOSE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300 mm x 200 mm dia tube well i.e. TW-II,III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bahara &amp; adjoining mouzas Water Supply Scheme at 2nd &amp; 3 r d Site at K a n d i Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2023-2024</t>
+  </si>
+  <si>
+    <t>2679/MURD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PUNRAPARA, Augmentation of Bahara &amp; Pacchipara Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>2587/MURD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
+    <t>Estimate for Restoration of Road damage by PHE pipe line of bituminous pavement and earthen shoulder of Kandi Panchthupi Road (Ch 0.00 KM to 5.00 KM) of Kandi Sub division under Berhampore Division No-I, PWD during 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/01988/2024-2025</t>
+  </si>
+  <si>
+    <t>630-MSD/24-25</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, BERHAMPORE DIVISION-I</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall at 1st Tubewell site of Khasra PWSS &amp; Bahara PWSS of Kandi Block in Kandi Sub-Division under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>3214/MURD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
-  </si>
-[...52 lines deleted...]
-    <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,70 +759,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1441,60 +1456,60 @@
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>12.9</v>
+        <v>94.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1502,226 +1517,283 @@
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>94.01</v>
+        <v>21.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>21.15</v>
+        <v>18.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>18.43</v>
+        <v>57.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>5</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>958.68</v>
+      </c>
+      <c r="P17" s="8">
+        <v>158.41</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>16.52</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>