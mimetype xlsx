--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,264 +113,264 @@
   <si>
     <t>Development of land at Head Work Site of Bahara Water Supply Scheme under Kandi Sub-Division, P.H.Engg. Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001597/2021-2022</t>
   </si>
   <si>
     <t>375/KSD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>ROY ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction 200 Cum OHR, Laying Distribution System Part-A, FHTC at Brahmanpara Village (Village Code-315290), Bahara Village (Village Code-315291) &amp; Bhandira Village (Village Code-315292), Repairing of Existing Pump house (H.W), Boundary Wall, Existing OHR for Augmentation of BAHARA Ground water based Piped water supply scheme in KANDI Block under Murshidabad Division, PHE. Dte Part-A</t>
+  </si>
+  <si>
+    <t>ORD/000248/2023-2024</t>
+  </si>
+  <si>
+    <t>2463/MURD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (PART-B), FHTC work at Dohalia Village (Village Code-315294), Baje Dohalia Village (Village Code-315293) &amp; Bhandira Village (Village Code-315292) for Augmentation of of BAHARA Ground water based Piped water supply scheme in KANDI Block under Murshidabad Division, PHE.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>2462/MURD</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>M/S.S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 29(Twenty Nine) nos existing commisioned PWSS Kandi, Burwan, Khargram, Bharatpur-I &amp; II Block of Kandi Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes-Bahara, Mahalandi Zone-I, Zone-II, Bhalkundi Zone-I, Zone-II, Zone-III, Bele,Nagar Zone-I, Zone-II, Bharatpur Zone-I(A), Zone-I(B), Zone-II(A), Zone-II(B), Dakshinkanda Zone-IA, Zone-IB, Zone-II, Kagram,Tenya Zone-I, Zone-II, Zone-III, Salar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Panchthupi Zone-I, Zone-II, Zone-III, Burwan Zone-I, Zone-II Water Supply Schemes of Kandi Sub- Division under Murshidabad Division.</t>
+  </si>
+  <si>
+    <t>ORD/000396/2023-2024</t>
+  </si>
+  <si>
+    <t>2789/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300 mm x 200 mm dia tube well i.e. TW-II,III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bahara &amp; adjoining mouzas Water Supply Scheme at 2nd &amp; 3 r d Site at K a n d i Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2023-2024</t>
+  </si>
+  <si>
+    <t>2679/MURD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PUNRAPARA, Augmentation of Bahara &amp; Pacchipara Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>2587/MURD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2022-2023</t>
   </si>
   <si>
     <t>1004/MURD/9</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1043/MURD/8</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
-    <t>Laying Distribution System (PART-B), FHTC work at Dohalia Village (Village Code-315294), Baje Dohalia Village (Village Code-315293) &amp; Bhandira Village (Village Code-315292) for Augmentation of of BAHARA Ground water based Piped water supply scheme in KANDI Block under Murshidabad Division, PHE.Dte</t>
-[...14 lines deleted...]
-    <t>M/S.S.S. ENTERPRISE</t>
+    <t>Construction of Valve Chamber, M.S Gate, Laying Distribution System of UPVC Pipeline for Augmentation of Kamalakantapur / Bahara Water Supply Scheme in Bharatpur- I Block, of Kandi Sub-Division under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>3148/MURD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>ABDUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under BAHARA ground water based water supply scheme under Block_ KANDI Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>760/MEDB</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at 1st Tubewell site of Khasra PWSS &amp; Bahara PWSS of Kandi Block in Kandi Sub-Division under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2024-2025</t>
+  </si>
+  <si>
+    <t>3214/MURD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
   </si>
   <si>
     <t>RTOR000360/2023-2024</t>
   </si>
   <si>
     <t>MURD/439/06</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
-    <t>Construction 200 Cum OHR, Laying Distribution System Part-A, FHTC at Brahmanpara Village (Village Code-315290), Bahara Village (Village Code-315291) &amp; Bhandira Village (Village Code-315292), Repairing of Existing Pump house (H.W), Boundary Wall, Existing OHR for Augmentation of BAHARA Ground water based Piped water supply scheme in KANDI Block under Murshidabad Division, PHE. Dte Part-A</t>
-[...76 lines deleted...]
-  <si>
     <t>Design, Drawing, Fabrication, Erection Iron Elimination Plant (IEP) of 45 m3/hr &amp; 40m3/hr Capacity as per Departmental approved model including comossing trial run (3months) of 2 nos Construction of Blower Room (H.W.Site), Pump House (3rd Site), Boundary Wall (3rd Site), Laying of UPVC Pipe of Bahara Water Supply Scheme in Kandi Block of Kandi Sub Division, under Murshidabad Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000240/2024-2025</t>
   </si>
   <si>
     <t>190/MURD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>ANIRUDDHYA BOSE</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 300 mm x 200 mm dia tube well i.e. TW-II,III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bahara &amp; adjoining mouzas Water Supply Scheme at 2nd &amp; 3 r d Site at K a n d i Block under Murshidabad Division, P.H. Engineering Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Estimate for Restoration of Road damage by PHE pipe line of bituminous pavement and earthen shoulder of Kandi Panchthupi Road (Ch 0.00 KM to 5.00 KM) of Kandi Sub division under Berhampore Division No-I, PWD during 2024-2025.</t>
   </si>
   <si>
     <t>BILL/01988/2024-2025</t>
   </si>
   <si>
     <t>630-MSD/24-25</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, BERHAMPORE DIVISION-I</t>
-  </si>
-[...16 lines deleted...]
-    <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -958,798 +958,798 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>95.05</v>
+        <v>182.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>78.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>95.05</v>
+        <v>215.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>68.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.96</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>215.67</v>
+        <v>74.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>68.93</v>
+        <v>10.81</v>
       </c>
       <c r="R6" s="4">
-        <v>31.96</v>
+        <v>14.44</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.9</v>
+        <v>21.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>182.7</v>
+        <v>18.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>78.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>43.06</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>74.87</v>
+        <v>95.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.81</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>14.44</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>45.91</v>
+        <v>95.05</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>36.36</v>
+        <v>45.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>94.01</v>
+        <v>36.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>21.15</v>
+        <v>12.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>18.43</v>
+        <v>4.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>57.16</v>
+        <v>94.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>12.9</v>
+        <v>57.16</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>958.68</v>