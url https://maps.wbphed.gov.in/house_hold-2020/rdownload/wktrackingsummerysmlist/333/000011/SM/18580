--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -1038,54 +1038,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>867.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>173.07</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>19.95</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1135,54 +1135,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>937.02</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>173.07</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>18.47</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>