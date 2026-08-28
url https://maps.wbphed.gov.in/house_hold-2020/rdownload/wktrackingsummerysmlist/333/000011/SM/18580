--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -119,132 +119,132 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000261/2023-2024</t>
   </si>
   <si>
     <t>3697/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>P. K. ENGINEERING</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
+    <t>BAIDYNATHPUR &amp; adjoining mouzas PWSS to accommodate FHTC under Jal Jeevan Mission, Block- BURWAN of Kandi Sub Division of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000222/2023-2024</t>
+  </si>
+  <si>
+    <t>2366/MURD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BAIDYNATHPUR , DHANDANGA &amp; SANTOSHPUR Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 8,JUNIOR ENGINEER_BHARATPUR 2 BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>2806/MURD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000232/2023-2024</t>
   </si>
   <si>
     <t>1219/MURD/16</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Baidyanathpur PH-2 Application No- 3004548228</t>
   </si>
   <si>
     <t>BILL/01175/2023-2024</t>
   </si>
   <si>
     <t>232/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Baidyanathpur PH1 Application no-3004548117</t>
   </si>
   <si>
     <t>BILL/01174/2023-2024</t>
   </si>
   <si>
     <t>231/WBSEDCL-JJM</t>
-  </si>
-[...43 lines deleted...]
-    <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -836,322 +836,322 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>9.79</v>
+        <v>867.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>173.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>4.26</v>
+        <v>27.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.05</v>
+        <v>9.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>867.57</v>
+        <v>4.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>173.07</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>19.95</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>27.64</v>
+        <v>4.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>937.02</v>