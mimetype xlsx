--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,77 +147,50 @@
     <t>2464/MURD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>M/S RUBIET HOSSAIN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000289/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/32</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Anup Nagar CT T.W-I, , Bhabki T.W-I,II, Harua T.W-I,II,III Water Supply Scheme under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>761/MURD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>TITUMIR INTERNATIONAL</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
@@ -669,73 +642,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -980,329 +953,266 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>70.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>70.61</v>
+        <v>253.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>253.25</v>
+        <v>18.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1036.43</v>
+      </c>
+      <c r="P9" s="8">
+        <v>8.66</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>