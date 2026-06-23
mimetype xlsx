--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,77 @@
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tubewell i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mahadebnagar Zone- I C, Anup Nagar (CT) &amp; Chachanda Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1771/MURD</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,73 +669,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1132,87 +1159,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>18.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>22376.19</v>
+      </c>
+      <c r="P10" s="8">
+        <v>8.66</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.04</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>