--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,195 +92,195 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Samserganj</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>ANUP NAGAR ( CT ) PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/18556</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>ANUP NAGAR CT PWSS to accommodate FHTC, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of SAMSERGANJ Block, Murshidabad District under Jangipur Sub Division Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000232/2023-2024</t>
   </si>
   <si>
     <t>2404/MURD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>ANUPNAGAR CT PWSS to accommodate FHTC, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of SAMSERGANJ Block, Murshidabad District under Jangipur SubDivision Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000250/2023-2024</t>
   </si>
   <si>
     <t>2464/MURD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>M/S RUBIET HOSSAIN</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tubewell i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mahadebnagar Zone- I C, Anup Nagar (CT) &amp; Chachanda Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1771/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000289/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/32</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Anup Nagar CT T.W-I, , Bhabki T.W-I,II, Harua T.W-I,II,III Water Supply Scheme under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>761/MURD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>TITUMIR INTERNATIONAL</t>
-  </si>
-[...67 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,434 +831,434 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>428.3</v>
+        <v>253.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>230.08</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>35.78</v>
+        <v>428.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>70.61</v>
+        <v>230.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>253.25</v>
+        <v>18.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>3.42</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>18.4</v>
+        <v>35.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>70.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22376.19</v>