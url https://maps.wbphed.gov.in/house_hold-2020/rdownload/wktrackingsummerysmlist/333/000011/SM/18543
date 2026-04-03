--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,71 +171,50 @@
     <t>01/01/2024</t>
   </si>
   <si>
     <t>NILAVA GHOSHAL (BUMBA)</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Block Bhagawangola-I &amp; Lalgola of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Habaspur Water Supply Scheme, Bhandara Water Supply Scheme, Kantanagar Water Supply Scheme, Lalgola Water Supply Scheme. (Annexure-II)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000349/2022-2023</t>
   </si>
   <si>
     <t>1928/MURD</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
-  </si>
-[...19 lines deleted...]
-    <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR LALGOLA ZONE-I , BLOCK -LALGOLA , DISTRICT - MURSHIDABAD. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000551/2024-2025</t>
   </si>
   <si>
     <t>333/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Work order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Assistant Engineer, Lalbagh Sub-Division, P.H.E. Dte. For 176 Days i.e. form 08.04.2025 to 30.09.2025. (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order). (Vehicle No.WB58AX9595)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
@@ -678,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1040,323 +1019,262 @@
         <v>8.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>507.37</v>
+        <v>23.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>23.74</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>39.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>104.75</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>