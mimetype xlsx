--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>263.48</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -997,54 +997,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>8.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1119,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>127.83</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1180,88 +1180,88 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>39.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>104.75</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>5.73</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>