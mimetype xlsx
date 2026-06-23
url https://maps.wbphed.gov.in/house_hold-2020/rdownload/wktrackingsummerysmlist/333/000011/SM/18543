--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,83 @@
     <t>133/LSD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2792/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT GAYSABAD PH-III</t>
+  </si>
+  <si>
+    <t>BILL/01482/2024-2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR , Repairing of existing OHR, Sinking of Tube Well , Repairing of pump house and boundary wall, and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Lalgola Zone I PWSS in Lalgola Block , Dhusaripara PWSS in Block- Samserganj, District Murshidabad of Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000544/2023-2024</t>
+  </si>
+  <si>
+    <t>3149/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1194,87 +1227,203 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>39.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0.04</v>
       </c>
       <c r="R9" s="4">
         <v>0.1</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.22</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>507.37</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>38.4</v>
+      </c>
+      <c r="R11" s="4">
+        <v>7.57</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>621.34</v>
+      </c>
+      <c r="P12" s="8">
+        <v>44.13</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>7.1</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>