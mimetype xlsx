--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,219 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR LALGOLA ZONE-I , BLOCK -LALGOLA , DISTRICT - MURSHIDABAD.</t>
   </si>
   <si>
     <t>SM/18543</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Block Bhagawangola-I &amp; Lalgola of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Habaspur Water Supply Scheme, Bhandara Water Supply Scheme, Kantanagar Water Supply Scheme, Lalgola Water Supply Scheme. (Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000349/2022-2023</t>
+  </si>
+  <si>
+    <t>1928/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of Diesel driven Bolero/Equivalent four wheeler car for the official use of the Assistant Engineer-I under Office of the Executive Engineer, Mechanical/electrical Division, PHE Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000782/2023-2024</t>
+  </si>
+  <si>
+    <t>3360/AE/MEDB</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR , Repairing of existing OHR, Sinking of Tube Well , Repairing of pump house and boundary wall, and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of Lalgola Zone I PWSS in Lalgola Block , Dhusaripara PWSS in Block- Samserganj, District Murshidabad of Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000544/2023-2024</t>
+  </si>
+  <si>
+    <t>3149/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LALGOLA ZONE-I Water Supply Scheme at Head work Site site at LALGOLA Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000698/2023-2024</t>
+  </si>
+  <si>
+    <t>3783/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>NILAVA GHOSHAL (BUMBA)</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2792/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000125/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/16</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...67 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR LALGOLA ZONE-I , BLOCK -LALGOLA , DISTRICT - MURSHIDABAD. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000551/2024-2025</t>
   </si>
   <si>
     <t>333/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Work order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Assistant Engineer, Lalbagh Sub-Division, P.H.E. Dte. For 176 Days i.e. form 08.04.2025 to 30.09.2025. (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order). (Vehicle No.WB58AX9595)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>133/LSD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>BARI ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
-[...13 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT GAYSABAD PH-III</t>
   </si>
   <si>
     <t>BILL/01482/2024-2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,567 +831,569 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>18.84</v>
+        <v>8.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>0.9</v>
       </c>
       <c r="Q4" s="4">
         <v>2.36</v>
       </c>
       <c r="R4" s="4">
         <v>263.48</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>11.77</v>
+        <v>507.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>7.57</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>8.78</v>
+        <v>11.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>25.37</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>23.74</v>
+        <v>39.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.86</v>
+        <v>18.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.1</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>127.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>39.85</v>
+        <v>23.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>9.22</v>
+        <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>127.83</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>507.37</v>
+        <v>9.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>38.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>7.57</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>621.34</v>
       </c>
       <c r="P12" s="8">
         <v>44.13</v>
       </c>
       <c r="Q12" s="8">
         <v>7.1</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>