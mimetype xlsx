--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -140,159 +140,159 @@
   <si>
     <t>ORD/000784/2023-2024</t>
   </si>
   <si>
     <t>3364/AE/MEDB</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of BHANDARA (ZONE - II A) &amp; Augmentation of BHAGIRATHPUR PWSS under Jal Jeevan Mission of Bhagawangola-I &amp; Domkal Block, Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
     <t>ORD/000623/2023-2024</t>
   </si>
   <si>
     <t>3372/MURD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 03(Three) nos existing commisioned PWSS Block Nabagram of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Amarkundu Water Supply Scheme, Nabagram Zone-I &amp; II Water Supply Scheme, Panchgram Water Supply Scheme. (Annexure-II)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000350/2022-2023</t>
   </si>
   <si>
     <t>1929/MURD</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Augmentation of BHANDARA (ZONE - II B) PWSS under Jal Jeevan Mission of Bhagawangola-I Block, Lalbagh Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000853/2023-2024</t>
   </si>
   <si>
     <t>829/MURD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution system for the left out portion of Bhandara Mouza Rising Main with DI pipe and interconnection with DI pipe at Head Work Site of Bhandara Zone - I &amp; II Water Supply Scheme and Ancillary works in Lalbagh Sub Divisional Office under Lalbagh Sub Division, Murshidabad Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000090/2025-2026</t>
   </si>
   <si>
     <t>1829/MURD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Continuation Order for Hiring of Maxi cab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer, Lalbagh Sub-Division, P.H.E. Dte. for 92 days i.e. from 01.10.2025 to 31.12.2025.(The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)(Vehicle No. WB-58AX-9595)</t>
-[...19 lines deleted...]
-  <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>2792/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>2638/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARJU CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,172 +944,174 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>902.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>7.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>407.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1126,51 +1128,51 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>47.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1187,164 +1189,164 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.45</v>
+        <v>39.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>39.85</v>
+        <v>6.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>1442.07</v>
+        <v>1447.77</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>