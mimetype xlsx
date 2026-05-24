--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -905,54 +905,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>248.95</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1027,54 +1027,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>7.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.76</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1210,54 +1210,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>39.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>1.53</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1305,54 +1305,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1447.77</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>