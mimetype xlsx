--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,102 +197,123 @@
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Augmentation of BHANDARA (ZONE - II B) PWSS under Jal Jeevan Mission of Bhagawangola-I Block, Lalbagh Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000853/2023-2024</t>
   </si>
   <si>
     <t>829/MURD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2792/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>2638/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ARJU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of distribution system for the left out portion of Bhandara Mouza Rising Main with DI pipe and interconnection with DI pipe at Head Work Site of Bhandara Zone - I &amp; II Water Supply Scheme and Ancillary works in Lalbagh Sub Divisional Office under Lalbagh Sub Division, Murshidabad Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000090/2025-2026</t>
   </si>
   <si>
     <t>1829/MURD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
-[...32 lines deleted...]
-    <t>ARJU CONSTRUCTION</t>
+    <t>Continuation Order for Hiring of Maxi cab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer, Lalbagh Sub-Division, P.H.E. Dte. for 92 days i.e. from 01.10.2025 to 31.12.2025.(The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)(Vehicle No. WB-58AX-9595)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000153/2025-2026</t>
+  </si>
+  <si>
+    <t>373/LSD</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1143,229 +1164,290 @@
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>47.57</v>
+        <v>39.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>1.53</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>39.85</v>
+        <v>6.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.61</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>6.14</v>
+        <v>47.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.45</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1448.22</v>
+      </c>
+      <c r="P12" s="8">
+        <v>5.52</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.38</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>