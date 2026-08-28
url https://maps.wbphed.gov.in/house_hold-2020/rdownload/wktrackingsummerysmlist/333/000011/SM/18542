--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,183 +77,183 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BHANDARA ZONE-II.</t>
+  </si>
+  <si>
+    <t>SM/18542</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 03(Three) nos existing commisioned PWSS Block Nabagram of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Amarkundu Water Supply Scheme, Nabagram Zone-I &amp; II Water Supply Scheme, Panchgram Water Supply Scheme. (Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000350/2022-2023</t>
+  </si>
+  <si>
+    <t>1929/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BHANDARA ZONE-II.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III ,Zone-II under Bhandara ground water based water supply scheme under Block_Bhagwangola - I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000648/2023-2024</t>
   </si>
   <si>
     <t>3663/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Continuation Order Hiring of Diesel driven Bolero/Equivalent four wheeler car for the official use of the Executive Engineer under Office of the Executive Engineer, Mechanical/Electrical Division, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000784/2023-2024</t>
   </si>
   <si>
     <t>3364/AE/MEDB</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Augmentation of BHANDARA (ZONE - II A) &amp; Augmentation of BHAGIRATHPUR PWSS under Jal Jeevan Mission of Bhagawangola-I &amp; Domkal Block, Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000623/2023-2024</t>
   </si>
   <si>
     <t>3372/MURD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work Augmentation in connection with the Functional House Hold TapConnection of 03(Three) nos existing commisioned PWSS Block Nabagram of LALBAGH SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes-Amarkundu Water Supply Scheme, Nabagram Zone-I &amp; II Water Supply Scheme, Panchgram Water Supply Scheme. (Annexure-II)</t>
-[...17 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14 (fourteen) nos existing commisioned PWSS Bhagwangola, Nabagram, Lalgola Block of Lalbagh Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Amarkundu, Bhandara zone-I, Bhandara zone-II, Habaspur, Kanta nagar Nabagram Zone-I , Nabagram Zone-II , Panchgram Zone-I, Panchgram Zone-II,Panchgram Zone-III, Lalgola Zone-I, Lalgola Zone-II, Lalgola Zone-III , Lalgola Zone-IV Water Supply Schemes of Lalbagh Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>2792/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
   </si>
   <si>
     <t>Augmentation of BHANDARA (ZONE - II B) PWSS under Jal Jeevan Mission of Bhagawangola-I Block, Lalbagh Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000853/2023-2024</t>
   </si>
   <si>
     <t>829/MURD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>31/01/2025</t>
   </si>
   <si>
     <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Lalbagh Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>2638/MURD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>ARJU CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution system for the left out portion of Bhandara Mouza Rising Main with DI pipe and interconnection with DI pipe at Head Work Site of Bhandara Zone - I &amp; II Water Supply Scheme and Ancillary works in Lalbagh Sub Divisional Office under Lalbagh Sub Division, Murshidabad Division ,PHE Dte.</t>
   </si>
@@ -862,518 +862,518 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>35.9</v>
+        <v>7.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.76</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.9</v>
+        <v>35.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>248.95</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>902.27</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>248.95</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.92</v>
+        <v>902.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.67</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>33.76</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>407.22</v>
+        <v>39.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.53</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>39.85</v>
+        <v>407.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.61</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>1.53</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>6.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>47.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>8</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P11" s="4">
         <v>0.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>