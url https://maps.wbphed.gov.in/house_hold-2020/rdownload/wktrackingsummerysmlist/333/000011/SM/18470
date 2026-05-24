--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,77 +92,56 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bharatpur-II</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AOCHA AND ADJJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18470</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
-    <t>Laying Distribution System, FHTC of AOCHA water supply scheme of BHARATPUR-II Block under Murshidabad Division, PHE Dte. in the District of Murshidabad Part-B</t>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at AOCHA AND ADJOINING MOUJJAS Water Supply Scheme at Head Work Site, 2nd Site site at Bharatpur - II Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER</t>
-[...19 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000285/2023-2024</t>
   </si>
   <si>
     <t>2633/MURD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
   </si>
   <si>
     <t>Allied &amp; Balance work for Road Restoration of Damaged During Laying of pipeline and Laying of distribution pipe line of AOCHA Piped Water Supply Scheme, Bharatpur-II Block, Kandi Sub-Division under Murshidabad Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000840/2023-2024</t>
   </si>
   <si>
     <t>818/MURD</t>
@@ -201,68 +180,50 @@
     <t>02/07/2024</t>
   </si>
   <si>
     <t>SHIFTING OF 11 KV AT AOCHA</t>
   </si>
   <si>
     <t>BILL/01581/2023-2024</t>
   </si>
   <si>
     <t>427/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT AOCHA PH-II</t>
   </si>
   <si>
     <t>BILL/00534/2024-2025</t>
   </si>
   <si>
     <t>179/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>06/08/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/01/2027</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under AOCHA ground water based water supply scheme under Block_ Bharatpur-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000702/2023-2024</t>
   </si>
   <si>
     <t>2768/MEDB</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
@@ -675,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -837,590 +798,464 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>380.76</v>
+        <v>27.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.07</v>
       </c>
       <c r="S3" s="4">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>27.64</v>
+        <v>33.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>32.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.67</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>33.81</v>
+        <v>3.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>3.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>3.13</v>
+        <v>4.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>4.29</v>
+        <v>3.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>3.7</v>
+        <v>35.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>55.11</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...26 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>110.89</v>
+      </c>
+      <c r="P10" s="8">
+        <v>75.59</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>68.17</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>