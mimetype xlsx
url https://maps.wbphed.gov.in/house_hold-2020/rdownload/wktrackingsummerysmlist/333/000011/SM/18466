--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,68 @@
     <t>21/07/2023</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Sinking of 01 (One) No of 250mm x 150 mm dia Repalcement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Faridpur and Indrani Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000670/2022-2023</t>
   </si>
   <si>
     <t>3411/MURD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1425,87 +1443,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>8.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P13" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1020.54</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>