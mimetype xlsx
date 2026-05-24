--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1366,54 +1366,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>569.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>91.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>16.03</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1492,88 +1492,88 @@
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P13" s="4">
         <v>95.53</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1020.54</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>95.66</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>9.37</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>