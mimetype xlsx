--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,89 @@
     <t>22/12/2022</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>R.K. DRILLING SERVICES</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT INDRANI 1 REF ID 860324025</t>
+  </si>
+  <si>
+    <t>BILL/01562/2024-2025</t>
+  </si>
+  <si>
+    <t>433/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Restoration of damaged and dismantled Bituminous Road to be caused by PHE pipe line at Ch. 2.00 Kmp of Kandi-Bharatpur Road &amp; at Ch. 17.30 Km, Kuli- Morgram road under Murshidabad Highway Division No-II during the year 2025-26.</t>
+  </si>
+  <si>
+    <t>BILL/00207/2025-2026</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
+  </si>
+  <si>
+    <t>Indrani (Part-B) &amp; adjoining moujas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room,boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2023-2024</t>
+  </si>
+  <si>
+    <t>1987/MURD</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,73 +756,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1506,87 +1545,266 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P13" s="4">
         <v>95.53</v>
       </c>
       <c r="Q13" s="4">
         <v>4.35</v>
       </c>
       <c r="R13" s="4">
         <v>4.55</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.38</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.06</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>433.05</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>290.83</v>
+      </c>
+      <c r="R16" s="4">
+        <v>67.16</v>
+      </c>
+      <c r="S16" s="4">
+        <v>15</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1457.04</v>
+      </c>
+      <c r="P17" s="8">
+        <v>386.49</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>26.53</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>