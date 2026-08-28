--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,282 +92,282 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Khargram</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>INDRANI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18466</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 01 (One) No of 250mm x 150 mm dia Repalcement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Faridpur and Indrani Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000670/2022-2023</t>
+  </si>
+  <si>
+    <t>3411/MURD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
+    <t>Indrani (Part-B) &amp; adjoining moujas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room,boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2023-2024</t>
+  </si>
+  <si>
+    <t>1987/MURD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-III, IV under INDRANI ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000714/2023-2024</t>
+  </si>
+  <si>
+    <t>4068/MEDB</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE ( MANGO LANE)</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II under INDRANI ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000710/2023-2024</t>
+  </si>
+  <si>
+    <t>4063/MEDB</t>
+  </si>
+  <si>
+    <t>HARA PROSAD DAS</t>
+  </si>
+  <si>
+    <t>INDRANI (Part-A) &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>1988/MURD</t>
+  </si>
+  <si>
+    <t>02/12/2026</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>1067/MURD/9</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...37 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>2203/CDD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
     <t>NEW SERVICE CONNECTION AT INDRANI PH II, ID304233643</t>
   </si>
   <si>
     <t>BILL/01217/2023-2024</t>
   </si>
   <si>
     <t>292/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE INDRANI PH1 ID304222223</t>
   </si>
   <si>
     <t>BILL/01148/2023-2024</t>
   </si>
   <si>
     <t>227/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT INDRANI PH III, ID304233664</t>
   </si>
   <si>
     <t>BILL/01213/2023-2024</t>
   </si>
   <si>
     <t>291/WBSEDCL-JJM</t>
   </si>
   <si>
-    <t>INDRANI (Part-A) &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT INDRANI 1 REF ID 860324025</t>
   </si>
   <si>
     <t>BILL/01562/2024-2025</t>
   </si>
   <si>
     <t>433/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Restoration of damaged and dismantled Bituminous Road to be caused by PHE pipe line at Ch. 2.00 Kmp of Kandi-Bharatpur Road &amp; at Ch. 17.30 Km, Kuli- Morgram road under Murshidabad Highway Division No-II during the year 2025-26.</t>
   </si>
   <si>
     <t>BILL/00207/2025-2026</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
-  </si>
-[...13 lines deleted...]
-    <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -896,871 +896,871 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>69.6</v>
+        <v>8.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>23.44</v>
+        <v>433.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>290.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.16</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>23.47</v>
+        <v>23.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>111.06</v>
+        <v>23.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>97.48</v>
+        <v>569.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>91.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.03</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>14.12</v>
+        <v>69.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>4.41</v>
+        <v>111.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>3.36</v>
+        <v>97.48</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>569.67</v>
+        <v>95.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>91.31</v>
+        <v>4.35</v>
       </c>
       <c r="R11" s="4">
-        <v>16.03</v>
+        <v>4.55</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>8.4</v>
+        <v>14.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>95.53</v>
+        <v>4.41</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.35</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>1.38</v>
+        <v>3.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="L15" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>2.06</v>
+        <v>1.38</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
+      <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>433.05</v>
+        <v>2.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>290.83</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>67.16</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1457.04</v>