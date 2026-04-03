--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,51 +188,51 @@
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>GAYSABAD (Part-B) &amp; adjoining mouzas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000174/2023-2024</t>
   </si>
   <si>
     <t>1992/MURD</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>M/S BHUBAN DAS</t>
   </si>
   <si>
     <t>GAYSABAD (Part-A) &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000202/2023-2024</t>
   </si>
   <si>
     <t>2059/MURD</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under GAYSABAD ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
@@ -251,51 +251,72 @@
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Balance work for laying of CI/DI pipe line including supporting structure at Gaysabad PWSS at Bharatpur - I Block under Kandi Sub-Division, Murshidabad Division, PHE Dte in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>888/MURD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1146,54 +1167,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>418.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>171.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>40.95</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1209,54 +1230,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>438.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>66.69</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>15.21</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1272,54 +1293,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>36.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>23.13</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.32</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1349,87 +1370,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>122.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>22543.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>