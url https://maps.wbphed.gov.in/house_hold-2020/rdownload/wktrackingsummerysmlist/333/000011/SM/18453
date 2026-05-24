--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,180 +143,162 @@
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW CONNECTION AT GAYSABAD PH-II</t>
   </si>
   <si>
     <t>BILL/00526/2024-2025</t>
   </si>
   <si>
     <t>163/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>BILL/00517/2024-2025</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...26 lines deleted...]
-    <t>GAYSABAD (Part-B) &amp; adjoining mouzas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+    <t>GAYSABAD (Part-A) &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
-    <t>ORD/000174/2023-2024</t>
-[...8 lines deleted...]
-    <t>01/03/2026</t>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>2059/MURD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under GAYSABAD ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000712/2023-2024</t>
+  </si>
+  <si>
+    <t>4065/MEDB</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Balance work for laying of CI/DI pipe line including supporting structure at Gaysabad PWSS at Bharatpur - I Block under Kandi Sub-Division, Murshidabad Division, PHE Dte in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000009/2025-2026</t>
+  </si>
+  <si>
+    <t>888/MURD</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S BHUBAN DAS</t>
   </si>
   <si>
-    <t>GAYSABAD (Part-A) &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zone - II Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8,JUNIOR ENGINEER_KANDI BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000499/2024-2025</t>
+  </si>
+  <si>
+    <t>661/MURD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1065,455 +1047,392 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>438.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>66.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>418.26</v>
+        <v>36.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.32</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>438.55</v>
+        <v>122.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>36.54</v>
+        <v>95.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="S10" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>122.18</v>
+        <v>35.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...26 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>820.76</v>
+      </c>
+      <c r="P12" s="8">
+        <v>94.05</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>11.46</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>