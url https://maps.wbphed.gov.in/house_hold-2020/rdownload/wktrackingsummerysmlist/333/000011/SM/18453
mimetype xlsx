--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,96 +209,138 @@
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Balance work for laying of CI/DI pipe line including supporting structure at Gaysabad PWSS at Bharatpur - I Block under Kandi Sub-Division, Murshidabad Division, PHE Dte in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>888/MURD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>31/05/2026</t>
   </si>
   <si>
     <t>M/S BHUBAN DAS</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zone - II Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8,JUNIOR ENGINEER_KANDI BLOCK</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>661/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>M/S GUHA AND ROY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>GAYSABAD (Part-B) &amp; adjoining mouzas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>1992/MURD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1352,87 +1394,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>35.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P13" s="4">
+        <v>418.26</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>171.29</v>
+      </c>
+      <c r="R13" s="4">
+        <v>40.95</v>
+      </c>
+      <c r="S13" s="4">
+        <v>10</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>22578.78</v>
+      </c>
+      <c r="P14" s="8">
+        <v>265.34</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.18</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>