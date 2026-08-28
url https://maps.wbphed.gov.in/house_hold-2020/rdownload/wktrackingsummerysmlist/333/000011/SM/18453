--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,267 +80,267 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bharatpur-I</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>GAYSABAD AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/18453</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
-    <t>GAYSABAD AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>GAYSABAD (Part-B) &amp; adjoining mouzas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>1992/MURD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>M/S BHUBAN DAS</t>
+  </si>
+  <si>
+    <t>GAYSABAD (Part-A) &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>2059/MURD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under GAYSABAD ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000712/2023-2024</t>
+  </si>
+  <si>
+    <t>4065/MEDB</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>1067/MURD/11</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Service Connection at GYASABAD PWSS PH I, Application NO.3004407323, ID 304123114</t>
   </si>
   <si>
     <t>BILL/01055/2023-2024</t>
   </si>
   <si>
     <t>186/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT GAYSABAD PH-II</t>
   </si>
   <si>
+    <t>BILL/00517/2024-2025</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
     <t>BILL/00526/2024-2025</t>
   </si>
   <si>
     <t>163/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>BILL/00517/2024-2025</t>
-[...52 lines deleted...]
-  <si>
     <t>Balance work for laying of CI/DI pipe line including supporting structure at Gaysabad PWSS at Bharatpur - I Block under Kandi Sub-Division, Murshidabad Division, PHE Dte in the District of Murshidabad.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>888/MURD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
-    <t>M/S BHUBAN DAS</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaysabad, Kagram, Ranagram, Augmentation of Islampur &amp; Augmentation of Shibnagar Laskarpur Zone - II Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8,JUNIOR ENGINEER_KANDI BLOCK</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>661/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>M/S GUHA AND ROY</t>
-  </si>
-[...40 lines deleted...]
-    <t>01/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,694 +869,694 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>77.6</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>6.81</v>
+        <v>418.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>171.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>4.14</v>
+        <v>438.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>66.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="P6" s="4">
-        <v>4.14</v>
+        <v>36.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.32</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>438.55</v>
+        <v>77.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>66.69</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>15.21</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>36.54</v>
+        <v>6.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>23.13</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>63.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="P9" s="4">
-        <v>122.18</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>95.53</v>
+        <v>4.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.23</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>35.27</v>
+        <v>4.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>122.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>418.26</v>
+        <v>35.27</v>
       </c>
       <c r="Q13" s="4">
-        <v>171.29</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>40.95</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>22578.78</v>