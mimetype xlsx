--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,68 +219,50 @@
     <t>M/S JAN MAHAMMAD</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under SAHAPUR ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000711/2023-2024</t>
   </si>
   <si>
     <t>4064/MEDB</t>
   </si>
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
-  </si>
-[...16 lines deleted...]
-    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1214,150 +1196,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>36.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>900.61</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>