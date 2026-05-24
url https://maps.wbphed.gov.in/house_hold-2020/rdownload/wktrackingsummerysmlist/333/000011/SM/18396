--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -176,51 +176,51 @@
   <si>
     <t>BILL/00403/2024-2025</t>
   </si>
   <si>
     <t>101/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>Sahapur (Part-A) &amp; adjoining mouzas PWSS to accommodate Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000143/2023-2024</t>
   </si>
   <si>
     <t>1885/MURD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>HOQUEDAR ALI</t>
   </si>
   <si>
     <t>SAHAPUR (Part-B) &amp; adjoining mouzas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2023-2024</t>
   </si>
   <si>
     <t>1897/MURD</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under SAHAPUR ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>18.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.65</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>256.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>35.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>13.82</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>520.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>188.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>36.15</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1216,54 +1216,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>900.61</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>238.82</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>26.52</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>