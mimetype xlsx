--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,95 @@
     <t>M/S JAN MAHAMMAD</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under SAHAPUR ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000711/2023-2024</t>
   </si>
   <si>
     <t>4064/MEDB</t>
   </si>
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT SAHAPUR PH-III</t>
+  </si>
+  <si>
+    <t>BILL/01484/2024-2025</t>
+  </si>
+  <si>
+    <t>454/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>RESTORATION OF DAMAGED ROAD CAUSE DUE TO LAYING OF WATER SUPPLY PIPELINE ON SALAR BHARATPUR ROAD TO SIJGRAM LINK ROAD FROM 1.890 KMP TO 2.0 KMP AND 3.50 KMP TO 4.60 KMP UNDER MURSHIDABAD HIGHWAY DIVN-II</t>
+  </si>
+  <si>
+    <t>BILL/01634/2024-2025</t>
+  </si>
+  <si>
+    <t>601-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
+  </si>
+  <si>
+    <t>Allied &amp; Balance Work for Laying of Distribution System, &amp; Road Restoration Damaged During Laying of UPVC Pipeline at different location of SAHAPUR PWSS in Bharatpur-I Block, of Kandi Sub-Division under Murshidabad Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2024-2025</t>
+  </si>
+  <si>
+    <t>231/MURD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +696,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1196,87 +1241,268 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>36.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>5</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.96</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>46.77</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>44.09</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>999.43</v>
+      </c>
+      <c r="P13" s="8">
+        <v>238.82</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>23.9</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>