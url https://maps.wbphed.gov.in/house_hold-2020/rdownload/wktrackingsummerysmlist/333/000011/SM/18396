--- v4 (2026-06-23)
+++ v5 (2026-08-29)
@@ -92,222 +92,222 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bharatpur-I</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>SAHAPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18396</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sahapur (Part-A) &amp; adjoining mouzas PWSS to accommodate Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>1885/MURD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>HOQUEDAR ALI</t>
+  </si>
+  <si>
+    <t>SAHAPUR (Part-B) &amp; adjoining mouzas PWSS to accommodate Of T/W,LDS, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>1897/MURD</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I , II &amp; III under SAHAPUR ground water based water supply scheme under Block_ Bharatpur-I, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000711/2023-2024</t>
+  </si>
+  <si>
+    <t>4064/MEDB</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SAHAPUR AND ADJOINING MOUJAS Water Supply Scheme at Head Work Site, 2nd Site site at BHARATPUR -I Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000401/2023-2024</t>
+  </si>
+  <si>
+    <t>2808/MURD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>1067/MURD/10</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SAHAPUR AND ADJOINING MOUJAS Water Supply Scheme at Head Work Site, 2nd Site site at BHARATPUR -I Block under Murshidabad Division, P.H. Engineering Dte</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation for Sahapur PH No-1</t>
   </si>
   <si>
     <t>BILL/01434/2023-2024</t>
   </si>
   <si>
     <t>324/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW CONNECTION AT SAHAPUR PH-II</t>
   </si>
   <si>
     <t>BILL/00403/2024-2025</t>
   </si>
   <si>
     <t>101/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
-    <t>Sahapur (Part-A) &amp; adjoining mouzas PWSS to accommodate Construction Tube Well, OHR, Pump House Cum Chlorine Room, Rising Main, FHTC work, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
-[...56 lines deleted...]
-    <t>CONCORD ENGINEERING</t>
+    <t>RESTORATION OF DAMAGED ROAD CAUSE DUE TO LAYING OF WATER SUPPLY PIPELINE ON SALAR BHARATPUR ROAD TO SIJGRAM LINK ROAD FROM 1.890 KMP TO 2.0 KMP AND 3.50 KMP TO 4.60 KMP UNDER MURSHIDABAD HIGHWAY DIVN-II</t>
+  </si>
+  <si>
+    <t>BILL/01634/2024-2025</t>
+  </si>
+  <si>
+    <t>601-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
+  </si>
+  <si>
+    <t>Allied &amp; Balance Work for Laying of Distribution System, &amp; Road Restoration Damaged During Laying of UPVC Pipeline at different location of SAHAPUR PWSS in Bharatpur-I Block, of Kandi Sub-Division under Murshidabad Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2024-2025</t>
+  </si>
+  <si>
+    <t>231/MURD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>NEW CONNECTION AT SAHAPUR PH-III</t>
   </si>
   <si>
     <t>BILL/01484/2024-2025</t>
   </si>
   <si>
     <t>454/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>27/03/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -836,620 +836,620 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>52.37</v>
+        <v>256.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>13.82</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.44</v>
+        <v>520.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.24</v>
+        <v>188.12</v>
       </c>
       <c r="R4" s="4">
-        <v>82.65</v>
+        <v>36.15</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.71</v>
+        <v>36.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.55</v>
+        <v>18.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.65</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>256.56</v>
+        <v>52.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>35.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>13.82</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>520.42</v>
+        <v>12.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>188.12</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>36.15</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>36.55</v>
+        <v>3.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>7.96</v>
+        <v>46.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>46.77</v>
+        <v>44.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>44.09</v>
+        <v>7.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>