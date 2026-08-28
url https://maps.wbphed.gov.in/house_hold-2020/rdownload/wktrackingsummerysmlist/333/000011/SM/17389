--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -116,138 +116,138 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000274/2023-2024</t>
   </si>
   <si>
     <t>3714/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>A.G. ENTERPRISE</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
+    <t>Augmentation of Ground Water Based Nagar Zone II PWSS of accommodate FHTC( 1909 Nos), Laying Distribution System, Laying Rising Main, Switch Room, Boundary Wall, 300 CUM OHR in Khargram Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000574/2023-2024</t>
+  </si>
+  <si>
+    <t>3299/MURD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Nagar Zone- II Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Khargram Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000717/2023-2024</t>
+  </si>
+  <si>
+    <t>3834/MURD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/6</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/15</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Nagar Zone- II Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Khargram Block under Murshidabad Division, P.H. Engineering Dte</t>
-[...20 lines deleted...]
-    <t>MAMATA USHA ENTERPRISE</t>
+    <t>POWER CONNECTION AT PWSS NAGAR PH1 Z2 ID 304250315</t>
+  </si>
+  <si>
+    <t>BILL/00180/2024-2025</t>
+  </si>
+  <si>
+    <t>35/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>POWER CONNECTION AT PWSS PH 2 Z 2 NAGAR ID 304250316</t>
   </si>
   <si>
     <t>BILL/00181/2024-2025</t>
   </si>
   <si>
     <t>36/WBSEDCL-JJM</t>
-  </si>
-[...31 lines deleted...]
-    <t>CREATIVE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -835,402 +835,402 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>24.92</v>
+        <v>394.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>75.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.22</v>
+        <v>23.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.26</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>23.59</v>
+        <v>24.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.13</v>
+        <v>20.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>7.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>394.26</v>
+        <v>4.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>496.62</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>91.54</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>18.43</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>