--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -215,72 +215,72 @@
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>3148/MURD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>26/11/2025</t>
   </si>
   <si>
     <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of Salar PWSS Zone-IA,IB,IIA,IIB to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 4 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 4no, Construction of Boundary Wall of 600 m, Construction of 400 Cum OHR(1 no) &amp; 300 Cum OHR(2 nos) with sub soil investigation under Jal Jeevan Mission of Bharatpur II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (PART-B).</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000647/2023-2024</t>
   </si>
   <si>
     <t>3474/MURD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Continuation Work Order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage ¿ III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months.(Period From 31.05.2024 to 27.09.2024)</t>
   </si>
   <si>
     <t>ORD/000079/2024-2025</t>
   </si>
   <si>
     <t>92/KSD</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>