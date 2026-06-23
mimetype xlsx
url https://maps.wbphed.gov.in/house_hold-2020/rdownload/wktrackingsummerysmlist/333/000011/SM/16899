--- v2 (2026-04-03)
+++ v3 (2026-06-23)
@@ -200,126 +200,126 @@
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>JOY BISHNU ENGINEERING CO.</t>
   </si>
   <si>
     <t>Sinking of 01 (One) No. of 300 mm x 200 mm dia tube well i.e. TW-III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Kagram &amp; Salar Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2023-2024</t>
   </si>
   <si>
     <t>1102/MURD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
+    <t>Continuation Work Order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage ¿ III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months.(Period From 31.05.2024 to 27.09.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2024-2025</t>
+  </si>
+  <si>
+    <t>92/KSD</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>SOUMYADIP MISRA</t>
+  </si>
+  <si>
+    <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000504/2024-2025</t>
+  </si>
+  <si>
+    <t>717/MURD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
     <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>3148/MURD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>26/11/2025</t>
+    <t>24/06/2026</t>
   </si>
   <si>
     <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of Salar PWSS Zone-IA,IB,IIA,IIB to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 4 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 4no, Construction of Boundary Wall of 600 m, Construction of 400 Cum OHR(1 no) &amp; 300 Cum OHR(2 nos) with sub soil investigation under Jal Jeevan Mission of Bharatpur II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (PART-B).</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000647/2023-2024</t>
   </si>
   <si>
     <t>3474/MURD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
-  </si>
-[...34 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,54 +871,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -932,54 +932,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>97.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.71</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -993,54 +993,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>23.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.33</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1155,292 +1155,292 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>996.68</v>
+        <v>0.69</v>
       </c>
       <c r="Q8" s="4">
+        <v>1.52</v>
+      </c>
+      <c r="R8" s="4">
+        <v>218.89</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>575.6</v>
+        <v>70.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.69</v>
+        <v>996.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>70.74</v>
+        <v>575.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1886.09</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>28.47</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>1.51</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>