--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,213 +113,213 @@
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 12(Twelve) Nos Existing commissioned PWSS of Kandi Sub-Division under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001470/2021-2022</t>
   </si>
   <si>
     <t>285/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
+    <t>Sinking of 01 (One) No. of 300 mm x 200 mm dia tube well i.e. TW-III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Kagram &amp; Salar Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>1102/MURD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>3148/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Salar PWSS Zone-IA,IB,IIA,IIB to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 4 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 4no, Construction of Boundary Wall of 600 m, Construction of 400 Cum OHR(1 no) &amp; 300 Cum OHR(2 nos) with sub soil investigation under Jal Jeevan Mission of Bharatpur II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (PART-B).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000647/2023-2024</t>
+  </si>
+  <si>
+    <t>3474/MURD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>22/11/2026</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone- I A Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Bharatpur -II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000718/2023-2024</t>
+  </si>
+  <si>
+    <t>3835/MURD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone- I A Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Bharatpur -II Block under Murshidabad Division, P.H. Engineering Dte</t>
-[...14 lines deleted...]
-    <t>MAMATA USHA ENTERPRISE</t>
+    <t>Continuation Work Order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage ¿ III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months.(Period From 31.05.2024 to 27.09.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2024-2025</t>
+  </si>
+  <si>
+    <t>92/KSD</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of SALAR ZONE 1 A Piped Water Supply Scheme Block BHARATPUR-II District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1161/MEDB</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>JOY BISHNU ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Sinking of 01 (One) No. of 300 mm x 200 mm dia tube well i.e. TW-III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Kagram &amp; Salar Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>717/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,508 +908,508 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>97.48</v>
+        <v>10.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.67</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>1.71</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>23.58</v>
+        <v>996.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>20.59</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>87.33</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.35</v>
+        <v>575.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.68</v>
+        <v>23.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.33</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>97.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.52</v>
+        <v>1.67</v>
       </c>
       <c r="R8" s="4">
-        <v>218.89</v>
+        <v>1.71</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>70.74</v>
+        <v>0.69</v>
       </c>
       <c r="Q9" s="4">
+        <v>1.52</v>
+      </c>
+      <c r="R9" s="4">
+        <v>218.89</v>
+      </c>
+      <c r="S9" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P10" s="4">
-        <v>996.68</v>
+        <v>21.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>575.6</v>
+        <v>70.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1886.09</v>