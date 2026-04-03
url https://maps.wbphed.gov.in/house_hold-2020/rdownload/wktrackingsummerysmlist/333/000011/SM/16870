--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,71 @@
     <t>30/10/2024</t>
   </si>
   <si>
     <t>SANJAY BISWAS</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Basudevpur halt Station (TP NO 240/8 &amp; 240/9) at Ratanpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Bhasipaikar Zone - III ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000422/2021-2022</t>
   </si>
   <si>
     <t>2479/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>ACQUA CONSTRACTION CONSORTIAM</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bhasaipaikar Zone-III Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000692/2023-2024</t>
+  </si>
+  <si>
+    <t>3767/MURD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1044,87 +1065,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>22.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P8" s="4">
+        <v>27.67</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>50</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>2165.78</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>