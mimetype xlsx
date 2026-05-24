--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1051,54 +1051,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>22.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1146,54 +1146,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>2165.78</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>