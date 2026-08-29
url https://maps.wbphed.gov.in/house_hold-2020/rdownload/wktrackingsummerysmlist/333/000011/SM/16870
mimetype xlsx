--- v3 (2026-05-24)
+++ v4 (2026-08-29)
@@ -77,189 +77,189 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Bhasaipaikar Zone-III Water Supply Scheme Block - Samserganj , Dist- Murshidabad.</t>
+  </si>
+  <si>
+    <t>SM/16870</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Basudevpur halt Station (TP NO 240/8 &amp; 240/9) at Ratanpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Bhasipaikar Zone - III ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000422/2021-2022</t>
+  </si>
+  <si>
+    <t>2479/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>ACQUA CONSTRACTION CONSORTIAM</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Bhasaipaikar Zone-III Water Supply Scheme Block - Samserganj , Dist- Murshidabad.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I ,II and III ,Zone-III under Bhasaipaikar ground water based water supply scheme under Block_ Samserganj ,Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000248/2023-2024</t>
   </si>
   <si>
     <t>3660/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>JOGMAYA ENGINEERING</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14(Forteen) nos existing commisioned PWSS Samserganj &amp; Farakka Block of Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Ballalpur , Mahadebnagar Zone-IA, Zone-IB, Zone-IC, Zone-IIA, Zone-IIB, Jaikrishnapur Zone-I, Zone-II, Bhasaipaikar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Zone-III, Sikdarpur Water Supply Schemes of Jangipur Sub- Division under Murshidabad Division.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000397/2023-2024</t>
+  </si>
+  <si>
+    <t>2788/MURD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 450,400,250 cum), Repairing of existing OHR, Sinking of Tube Well , Repairing of pump house and boundary wall, and Construction of Pump house cum chlorine Room , Boundary wall and approch road for Bhasipaikar Zone-I A ,Bhasipaikar Zone-I B, Bhasipaikar Zone-II A , Bhasipaikar Zone-II B &amp; Bhasipaikar Zone-III PWSS in Samserganj Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>3374/MURD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bhasaipaikar Zone-III Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000692/2023-2024</t>
+  </si>
+  <si>
+    <t>3767/MURD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/30</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...85 lines deleted...]
-    <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -808,361 +808,361 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>34.39</v>
+        <v>22.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>33.07</v>
+        <v>34.39</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>34.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>2012.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>22.97</v>
+        <v>27.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>22.31</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>97.15</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>27.67</v>
+        <v>33.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>2165.78</v>