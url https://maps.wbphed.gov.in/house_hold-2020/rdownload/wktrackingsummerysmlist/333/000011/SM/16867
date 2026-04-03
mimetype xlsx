--- v0 (2026-01-12)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,68 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>CHHATRAPUR PWSS under Jal Jeevan Mission of BHARATPUR -I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000477/2023-2024</t>
   </si>
   <si>
     <t>3034/MURD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at CHHATRAPUR AND IT'S ADJOINING MOUJAS PWSS Water Supply Scheme at Head Work Site, 2nd Site site at Bharatpur - I Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3410/MURD</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -799,87 +817,150 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>133.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>18.43</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>154.84</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>