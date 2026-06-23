--- v1 (2026-04-03)
+++ v2 (2026-06-23)
@@ -107,90 +107,90 @@
   <si>
     <t>CHHATRAPUR AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/16867</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>1075/MURD/10</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at CHHATRAPUR AND IT'S ADJOINING MOUJAS PWSS Water Supply Scheme at Head Work Site, 2nd Site site at Bharatpur - I Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3410/MURD</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
     <t>CHHATRAPUR PWSS under Jal Jeevan Mission of BHARATPUR -I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000477/2023-2024</t>
   </si>
   <si>
     <t>3034/MURD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>GENUINE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -800,60 +800,60 @@
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>133.95</v>
+        <v>18.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -863,60 +863,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.43</v>
+        <v>133.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>154.84</v>