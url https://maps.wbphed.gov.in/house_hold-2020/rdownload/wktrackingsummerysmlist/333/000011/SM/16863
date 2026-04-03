--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,72 +176,87 @@
   <si>
     <t>1146/MEDB</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Augmentation of DAKSHIN KHANDA (ZONE - IA) PWSS under Jal Jeevan Mission of Bharatpur-II Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000537/2023-2024</t>
   </si>
   <si>
     <t>3146/MURD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at, Dakshinkhanda Zone-IA T.W-II, III, Zone-IB T.W-II, Dakshinkhanda Zone-II T.W- I, II Water Supply Scheme of Bharatpur-II Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000506/2024-2025</t>
   </si>
   <si>
     <t>718/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I , II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Dakshin Kanda Zone- I A Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Bharatpur - II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000697/2023-2024</t>
+  </si>
+  <si>
+    <t>3782/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1051,87 +1066,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>58.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>18.44</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>666.04</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>