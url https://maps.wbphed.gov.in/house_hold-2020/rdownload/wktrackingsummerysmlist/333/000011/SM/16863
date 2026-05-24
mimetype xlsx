--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>97.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -869,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>9.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.31</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -991,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>457.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>101.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1147,54 +1147,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>666.04</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>113.28</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>17.01</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>