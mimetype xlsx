--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,77 +135,50 @@
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Sinking of 01 (One) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at CHAK RAMPRASAD and Dakshin Khanda Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000388/2023-2024</t>
   </si>
   <si>
     <t>2778/MURD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
-  </si>
-[...25 lines deleted...]
-    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Augmentation of DAKSHIN KHANDA (ZONE - IA) PWSS under Jal Jeevan Mission of Bharatpur-II Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000537/2023-2024</t>
   </si>
   <si>
     <t>3146/MURD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at, Dakshinkhanda Zone-IA T.W-II, III, Zone-IB T.W-II, Dakshinkhanda Zone-II T.W- I, II Water Supply Scheme of Bharatpur-II Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000506/2024-2025</t>
   </si>
@@ -645,62 +618,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -891,323 +864,262 @@
         <v>9.21</v>
       </c>
       <c r="Q4" s="4">
         <v>7.86</v>
       </c>
       <c r="R4" s="4">
         <v>85.31</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>24.86</v>
+        <v>457.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>101.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>457.09</v>
+        <v>58.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>101.96</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>22.31</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>58.95</v>
+        <v>18.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>641.18</v>
+      </c>
+      <c r="P8" s="8">
+        <v>113.28</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>17.67</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>