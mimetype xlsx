--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,147 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Dakshin Kanda Zone- I A Water Supply Scheme Block -Bharatpur-II, Dist- Murshidabad.</t>
   </si>
   <si>
     <t>SM/16863</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of DAKSHIN KHANDA (ZONE - IA) PWSS under Jal Jeevan Mission of Bharatpur-II Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000537/2023-2024</t>
+  </si>
+  <si>
+    <t>3146/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I , II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Dakshin Kanda Zone- I A Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Bharatpur - II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000697/2023-2024</t>
+  </si>
+  <si>
+    <t>3782/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at CHAK RAMPRASAD and Dakshin Khanda Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000388/2023-2024</t>
+  </si>
+  <si>
+    <t>2778/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Sinking of 01 (One) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at CHAK RAMPRASAD and Dakshin Khanda Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
-[...40 lines deleted...]
-  <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at, Dakshinkhanda Zone-IA T.W-II, III, Zone-IB T.W-II, Dakshinkhanda Zone-II T.W- I, II Water Supply Scheme of Bharatpur-II Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000506/2024-2025</t>
   </si>
   <si>
     <t>718/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -778,304 +778,304 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>97.48</v>
+        <v>457.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.45</v>
+        <v>101.96</v>
       </c>
       <c r="R3" s="4">
-        <v>3.54</v>
+        <v>22.31</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.21</v>
+        <v>18.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.86</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>85.31</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>457.09</v>
+        <v>9.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>101.96</v>
+        <v>7.86</v>
       </c>
       <c r="R5" s="4">
-        <v>22.31</v>
+        <v>85.31</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>58.95</v>
+        <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>18.44</v>
+        <v>58.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>641.18</v>