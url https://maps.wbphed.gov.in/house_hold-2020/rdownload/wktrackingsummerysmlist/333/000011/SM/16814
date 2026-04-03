--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -848,54 +848,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>157.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>85.18</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>54.17</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1063,54 +1063,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>295.09</v>
       </c>
       <c r="P8" s="8">
-        <v>85.18</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>28.87</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>