--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -92,87 +92,87 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Burwan</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>BABARPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/16814</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BABARPUR PWSS under Jal Jeevan Mission of BURWAN Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BURWAN BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000151/2023-2024</t>
+  </si>
+  <si>
+    <t>1899/MURD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>DIPAYAN DEY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>1075/MURD/17</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>DIPAYAN DEY</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>2203/CDD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
@@ -764,141 +764,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.09</v>
+        <v>157.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>85.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>157.25</v>
+        <v>1.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -1063,54 +1063,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>295.09</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>85.18</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>28.87</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>