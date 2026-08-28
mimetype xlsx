--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,168 +80,168 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>ALAMPUR AND ADJOINING MOPUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/16813</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Alampur ground water based water supply scheme under Block-Kandi Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>3679/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>SURAKSHA</t>
+  </si>
+  <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
-    <t>ALAMPUR AND ADJOINING MOPUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of Ground Water Based ALAMPUR AND ADJOINING MOUZAS PWSS of accommodate FHTC( 960 Nos), Laying Distribution System, Laying Rising Main,, Switch Room, Boundary Wall, 150 CUM OHR in Kandi Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000581/2023-2024</t>
+  </si>
+  <si>
+    <t>3316/MURD</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>H.MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BIPRA SEKHAR AND ADJOINING MOUJAS Water Supply Scheme &amp; ALAMPUR Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000400/2023-2024</t>
+  </si>
+  <si>
+    <t>2807/MURD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>1129/MURD/2</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BIPRA SEKHAR AND ADJOINING MOUJAS Water Supply Scheme &amp; ALAMPUR Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
-[...25 lines deleted...]
-  <si>
     <t>AT ALAMPUR PH 1 ID 304239409</t>
   </si>
   <si>
     <t>BILL/01475/2023-2024</t>
   </si>
   <si>
     <t>357/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>AT ALAMPUR PH 2 ID 304239407</t>
   </si>
   <si>
     <t>BILL/01474/2023-2024</t>
   </si>
   <si>
     <t>356/WBSEDCL-JJM</t>
-  </si>
-[...40 lines deleted...]
-    <t>H.MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,416 +770,416 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>22.13</v>
+        <v>22.8</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>18.44</v>
+        <v>234.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>96.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.13</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>8.13</v>
+        <v>18.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>91.02</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.44</v>
+        <v>22.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>22.8</v>
+        <v>8.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>234.45</v>
+        <v>6.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>312.4</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>113.22</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>36.24</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>