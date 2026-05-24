--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,74 +186,50 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>SURANGAPUR Z-I PH-II</t>
   </si>
   <si>
     <t>BILL/01572/2023-2024</t>
   </si>
   <si>
     <t>413/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jagaipur PWSS TW-I,II, Chandpur Zone-I PWSS T.W.-II, Edrakpur PWSS T.W-II, Surangapur Zone-IA TW-I of Nowda Block under Berhampore Sub-Division,Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000498/2024-2025</t>
   </si>
   <si>
     <t>663/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Berhampore Sub Division, P.H.E Dte. Vehicle No : WB02AQ1490 another 160 days from 12/01/2025 to 20/06/2025.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000249/2024-2025</t>
   </si>
   <si>
     <t>06/BSD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>ABIDA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Berhampore Sub Division, P.H.E Dte. Vehicle No : WB02AQ1490,91days from 01/09/2025 to 30/11/2025.</t>
   </si>
@@ -711,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -931,54 +907,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>35.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.61</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1242,384 +1218,323 @@
         <v>58.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>37.13</v>
+        <v>0.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>171.68</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>0.93</v>
+        <v>0.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
         <v>0.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.53</v>
+        <v>329.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>286.64</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.95</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>559.69</v>
+      </c>
+      <c r="P14" s="8">
+        <v>298.69</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>53.37</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>