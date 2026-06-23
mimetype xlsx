--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,74 @@
     <t>122/BSD</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>Augmentation of SURANGAPUR Zone-I (Part -A) Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Nawda Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>952/MURD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S NIRAPADA BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED SURANGAPUR PWSS (ZONE- I ) PART-A TO ACCOMMODATE FHTC IN NAWDA BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE. UNDER MEDB, PHE, DTE.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000529/2024-2025</t>
+  </si>
+  <si>
+    <t>315/MEDB</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1454,87 +1478,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>329.64</v>
       </c>
       <c r="Q13" s="4">
         <v>286.64</v>
       </c>
       <c r="R13" s="4">
         <v>86.95</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>37.13</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>40</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>596.83</v>
+      </c>
+      <c r="P15" s="8">
+        <v>298.69</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>50.05</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>