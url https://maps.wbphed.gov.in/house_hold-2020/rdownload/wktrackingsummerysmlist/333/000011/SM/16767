--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED SURANGAPUR PWSS (ZONE- I ) PART-A TO ACCOMMODATE FHTC IN NAWDA BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
   </si>
   <si>
     <t>SM/16767</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of SURANGAPUR Zone-I (Part -A) Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Nawda Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>952/MURD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S NIRAPADA BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LALGOLA ZONE-III, BHANDARA ZONE - I and SURANGAPUR ZONE -I Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000700/2023-2024</t>
+  </si>
+  <si>
+    <t>3785/MURD</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000171/2023-2024</t>
   </si>
   <si>
     <t>1180/MURD/15</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LALGOLA ZONE-III, BHANDARA ZONE - I and SURANGAPUR ZONE -I Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/07</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>RTOR000396/2023-2024</t>
   </si>
   <si>
     <t>711/MURD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
+    <t>SURANGAPUR Z-I PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01572/2023-2024</t>
+  </si>
+  <si>
+    <t>413/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>SURANGAPURPH-1 Z-I</t>
   </si>
   <si>
     <t>BILL/01574/2023-2024</t>
   </si>
   <si>
     <t>414/WBSEDCL-JJM</t>
   </si>
   <si>
-    <t>06/03/2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jagaipur PWSS TW-I,II, Chandpur Zone-I PWSS T.W.-II, Edrakpur PWSS T.W-II, Surangapur Zone-IA TW-I of Nowda Block under Berhampore Sub-Division,Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000498/2024-2025</t>
   </si>
   <si>
     <t>663/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED SURANGAPUR PWSS (ZONE- I ) PART-A TO ACCOMMODATE FHTC IN NAWDA BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE. UNDER MEDB, PHE, DTE.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000529/2024-2025</t>
+  </si>
+  <si>
+    <t>315/MEDB</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
+  </si>
+  <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Berhampore Sub Division, P.H.E Dte. Vehicle No : WB02AQ1490 another 160 days from 12/01/2025 to 20/06/2025.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000249/2024-2025</t>
   </si>
   <si>
     <t>06/BSD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>ABIDA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Berhampore Sub Division, P.H.E Dte. Vehicle No : WB02AQ1490,91days from 01/09/2025 to 30/11/2025.</t>
   </si>
   <si>
     <t>ORD/000155/2025-2026</t>
   </si>
   <si>
     <t>125/BSD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Berhampore Sub Division, P.H.E Dte. Vehicle No : WB02AQ1490 another 91days from 21/06/2025 to 19/09/2025.</t>
   </si>
   <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>122/BSD</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,733 +849,733 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>61.77</v>
+        <v>329.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>286.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>35.34</v>
       </c>
       <c r="Q4" s="4">
         <v>10.46</v>
       </c>
       <c r="R4" s="4">
         <v>29.61</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>34.58</v>
+        <v>61.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>26</v>
+        <v>34.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>3.67</v>
+        <v>26</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>7.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>58.87</v>
+        <v>3.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>0.93</v>
+        <v>58.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.59</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>171.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>0.53</v>
+        <v>37.13</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.53</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>171.68</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>329.64</v>
+        <v>0.53</v>
       </c>
       <c r="Q13" s="4">
-        <v>286.64</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>86.95</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>37.13</v>
+        <v>0.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>596.83</v>