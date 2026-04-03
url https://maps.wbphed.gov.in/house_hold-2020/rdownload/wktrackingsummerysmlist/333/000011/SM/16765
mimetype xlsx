--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,51 +221,51 @@
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Laying Distribution System and FHTC at Bara Biadyapur Village (Village Code-315733), Tenya Village (Village-315737), Ghoshpara Village ( Village Code- 315735), Kechunia Village (Village Code-315722), Korgram Village (Village Code- 315736) &amp; Nowapara Village (Village Code-315734) &amp; Repairing of Over Head Reservoir (350 Cum), Pump House &amp; Boundary wall for Augmentation of TENYA Zone-II PWSS in BHARATPUR-II Block , under Murshidabad Division,PHE.Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000041/2023-2024</t>
   </si>
   <si>
     <t>1139/MURD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>23/12/2025</t>
+    <t>22/05/2026</t>
   </si>
   <si>
     <t>TANUSHREE ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of MURADPUR JALANGI ZONE-III /Tenya Zone-II &amp; Zone-III PWSS Laying Distribution System, of JALANGI /Bharatpur-II Block , under Murshidabad Division PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 8,JUNIOR ENGINEER_BHARATPUR 1 BLOCK</t>
   </si>
   <si>
     <t>ORD/000375/2023-2024</t>
   </si>
   <si>
     <t>2755/MURD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>ULTRA CONSTRUCTION.</t>
   </si>
@@ -291,50 +291,65 @@
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.06.2025 to 30.09.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000094/2025-2026</t>
   </si>
   <si>
     <t>83/KSD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 28.09.2024 to 31.01.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000371/2024-2025</t>
   </si>
   <si>
     <t>141/KSD</t>
   </si>
   <si>
     <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.10.2025 to 31.01.2026) VEHICLE NO - WB 57E 5422</t>
+  </si>
+  <si>
+    <t>ORD/000263/2025-2026</t>
+  </si>
+  <si>
+    <t>121/KSD</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -886,54 +901,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>3.93</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1183,54 +1198,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>97.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>6.74</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1259,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>172.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1502,87 +1517,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>0.69</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>580.81</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>