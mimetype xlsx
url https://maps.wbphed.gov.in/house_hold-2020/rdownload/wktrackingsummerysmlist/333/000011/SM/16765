--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,90 +266,60 @@
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>ULTRA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.02.2025 to 31.05.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>25/KSD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>SOUMYADIP MISRA</t>
   </si>
   <si>
-    <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.06.2025 to 30.09.2025) VEHICLE NO - WB 57E 5422</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 28.09.2024 to 31.01.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000371/2024-2025</t>
   </si>
   <si>
     <t>141/KSD</t>
   </si>
   <si>
     <t>26/09/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +871,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1168,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>97.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1259,54 +1229,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>172.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1433,232 +1403,110 @@
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>579.42</v>
+      </c>
+      <c r="P13" s="8">
+        <v>13.39</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>