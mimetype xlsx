--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,80 @@
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>25/KSD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 28.09.2024 to 31.01.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000371/2024-2025</t>
   </si>
   <si>
     <t>141/KSD</t>
   </si>
   <si>
     <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.06.2025 to 30.09.2025) VEHICLE NO - WB 57E 5422</t>
+  </si>
+  <si>
+    <t>ORD/000094/2025-2026</t>
+  </si>
+  <si>
+    <t>83/KSD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.10.2025 to 31.01.2026) VEHICLE NO - WB 57E 5422</t>
+  </si>
+  <si>
+    <t>ORD/000263/2025-2026</t>
+  </si>
+  <si>
+    <t>121/KSD</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,87 +1456,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>580.81</v>
+      </c>
+      <c r="P15" s="8">
+        <v>13.39</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>