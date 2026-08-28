--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,213 +113,213 @@
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 12(Twelve) Nos Existing commissioned PWSS of Kandi Sub-Division under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001470/2021-2022</t>
   </si>
   <si>
     <t>285/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
+    <t>Laying Distribution System and FHTC at Bara Biadyapur Village (Village Code-315733), Tenya Village (Village-315737), Ghoshpara Village ( Village Code- 315735), Kechunia Village (Village Code-315722), Korgram Village (Village Code- 315736) &amp; Nowapara Village (Village Code-315734) &amp; Repairing of Over Head Reservoir (350 Cum), Pump House &amp; Boundary wall for Augmentation of TENYA Zone-II PWSS in BHARATPUR-II Block , under Murshidabad Division,PHE.Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000041/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/MURD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>TANUSHREE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Tenya Zone - II Water Supply Scheme and Kurulia Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>1751/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III , Zone-II under TENYA ground water based water supply scheme under Block_ Bharatpur-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000105/2023-2024</t>
   </si>
   <si>
     <t>1901/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>S. G. ENTERPRISE</t>
   </si>
   <si>
+    <t>Augmentation of MURADPUR JALANGI ZONE-III /Tenya Zone-II &amp; Zone-III PWSS Laying Distribution System, of JALANGI /Bharatpur-II Block , under Murshidabad Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 8,JUNIOR ENGINEER_BHARATPUR 1 BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>2755/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Tenya Zone - II Water Supply Scheme and Kurulia Water Supply Scheme under Murshidabad Division, P.H.Engineering Dte</t>
-[...19 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Laying Distribution System and FHTC at Bara Biadyapur Village (Village Code-315733), Tenya Village (Village-315737), Ghoshpara Village ( Village Code- 315735), Kechunia Village (Village Code-315722), Korgram Village (Village Code- 315736) &amp; Nowapara Village (Village Code-315734) &amp; Repairing of Over Head Reservoir (350 Cum), Pump House &amp; Boundary wall for Augmentation of TENYA Zone-II PWSS in BHARATPUR-II Block , under Murshidabad Division,PHE.Dte</t>
-[...38 lines deleted...]
-    <t>ULTRA CONSTRUCTION.</t>
+    <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 28.09.2024 to 31.01.2025) VEHICLE NO - WB 57E 5422</t>
+  </si>
+  <si>
+    <t>ORD/000371/2024-2025</t>
+  </si>
+  <si>
+    <t>141/KSD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.02.2025 to 31.05.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>25/KSD</t>
   </si>
   <si>
-    <t>24/01/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>24/05/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/09/2024</t>
   </si>
   <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.06.2025 to 30.09.2025) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000094/2025-2026</t>
   </si>
   <si>
     <t>83/KSD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>Continuation for work order for Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.10.2025 to 31.01.2026) VEHICLE NO - WB 57E 5422</t>
   </si>
   <si>
     <t>ORD/000263/2025-2026</t>
   </si>
   <si>
     <t>121/KSD</t>
   </si>
@@ -923,454 +923,454 @@
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
         <v>3.5</v>
       </c>
       <c r="R3" s="4">
         <v>3.93</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>33.51</v>
+        <v>172.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.48</v>
+        <v>27.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>28.48</v>
+        <v>33.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>27.64</v>
+        <v>100.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>64</v>
+      </c>
+      <c r="L8" s="4">
+        <v>969</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>97.48</v>
+        <v>28.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>6.74</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>172.7</v>
+        <v>28.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>100.45</v>
+        <v>97.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1430,54 +1430,54 @@
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>