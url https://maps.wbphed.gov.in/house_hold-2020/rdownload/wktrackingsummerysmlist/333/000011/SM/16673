--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -873,88 +873,88 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>85.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>20.99</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>24.55</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>699.42</v>
       </c>
       <c r="P6" s="8">
-        <v>20.99</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>