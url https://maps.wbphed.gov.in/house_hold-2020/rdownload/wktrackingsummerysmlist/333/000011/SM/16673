--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Surface Water Based Water Supply Scheme for Balia and its Adjoining Mouzas (Zone- III &amp; Zone- XI) to provided last mile connectivity and FHTCs in Murshidabad District under Murshidabad Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/16673</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Last mile connectivity and providing 6292 nos Funcational House Hold Connection from Zone- III of Surface water based BALIA water supply scheme in Sagardighi block under Murshidabad Division PHE Dte .</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000330/2023-2024</t>
+  </si>
+  <si>
+    <t>2687/MURD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Allied work for Construction of Annular Combined Pile Raft Foundation for R.C.C Elevated Reservoir of Capacity 1000 Cu.M of staging height 20 Meter at Head Work site within BUZRAK FATEPUR (Zone XI) W/S Scheme, Block-Saghardighi, District-Murshidabad Under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>2023/MURD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>09/10/2024</t>
+  </si>
+  <si>
+    <t>BIJAY CHOWDHURY</t>
+  </si>
+  <si>
     <t>Last mile connectivity and providing 6309 nos Functional House Hold Connection from Zone- XI of Surface water based BALIA water supply scheme in Sagardighi block under Murshidabad Division PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>3076/MURD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
-  </si>
-[...43 lines deleted...]
-    <t>BIJAY CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,213 +748,213 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>265.37</v>
+        <v>348.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>348.56</v>
+        <v>85.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>85.49</v>
+        <v>265.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>699.42</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>20.99</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>