--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,135 +131,117 @@
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,Zone-I under GHORA PAKHIA GANGIN ground water based water supply scheme under Block_ SUTI-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000699/2023-2024</t>
   </si>
   <si>
     <t>4342/MEDB</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>SREE RADHA ELECTRICAL</t>
   </si>
   <si>
-    <t>Prooviding FHTC Connection to 835 nos household, Laying of Rising Main, Laying of Distribution System, Overhauling of RCC 100 Cum OHR, , construction Pump House with sanitary and Water Supply Arrangement (T/W-I) , Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works &amp; Repair of Boundary Wall (140m + 50m)=190 m at T/W-I site &amp; T/W-II site for Augmentation of Ghora Pakhia Gangin(Zone-I) Piped Water Supply Scheme in SUTI-I Block under Murshidabad Division, PHE.Dte. .</t>
+    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned ,Bharat stage III) on or after 31.10.2023 with diesel/LPG/CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Assistant Engineer (HQ), Murshidabad Division, P.H.E. Dte. For 06(Six) Months (on and from 01/05/2025 to 31/10/2025) having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the Date of 1st Registration on monthly Hire rate basis ( The cost inclusive of all charges due to the wages of Driver, Taxes , Insurance , Fees etc. as applicable Excluding fuel, lubricant etc. as per order) Vehicle No.WB-58BV-8767</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER ESTIMATING SECTION,Junior Engineer, Estimating Section</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>946/MURD</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>M/S JOY MA BANAMALI</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned ,Bharat stage III) on or after 31.10.2023 with diesel/LPG/CNG Engine) in perfect good condition of performing very long journey and should cover anywhere with in any trouble on daily wage basis for official used under the control of the Assistant Engineer (HQ), Murshidabad Division, P.H.E. Dte. For 06(Six) Months (on and from 01/11/2025 to 30/04/2026) having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the Date of 1st Registration on monthly Hire rate basis ( The cost inclusive of all charges due to the wages of Driver, Taxes ,Insurance , Fees etc. as applicable Excluding fuel, lubricant etc. as per order) Vehicle No.WB-58BV-8767</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER ESTIMATING SECTION</t>
+  </si>
+  <si>
+    <t>ORD/000187/2025-2026</t>
+  </si>
+  <si>
+    <t>2239/MURD</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>1215/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Laying M.S pipe for interconnection Between A.I.R.P &amp; O.H.R and Clearing chokage of Rising main at GHORAPAKIAGANGING Zone-I Water Supply Scheme under Jangipur Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
     <t>JUNIOR ENGINEER 2</t>
-  </si>
-[...76 lines deleted...]
-    <t>Laying M.S pipe for interconnection Between A.I.R.P &amp; O.H.R and Clearing chokage of Rising main at GHORAPAKIAGANGING Zone-I Water Supply Scheme under Jangipur Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000825/2022-2023</t>
   </si>
   <si>
     <t>652/MURD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>LAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -663,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -941,182 +923,182 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>179.37</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>73.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1124,165 +1106,104 @@
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>73.97</v>
+        <v>1.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>133.62</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>