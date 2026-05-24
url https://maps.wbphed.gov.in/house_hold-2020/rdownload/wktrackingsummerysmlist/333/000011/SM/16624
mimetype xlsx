--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1048,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>73.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1109,88 +1109,88 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>1.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>133.62</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>