--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>09/06/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Laying M.S pipe for interconnection Between A.I.R.P &amp; O.H.R and Clearing chokage of Rising main at GHORAPAKIAGANGING Zone-I Water Supply Scheme under Jangipur Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000825/2022-2023</t>
   </si>
   <si>
     <t>652/MURD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>LAXMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Prooviding FHTC Connection to 835 nos household, Laying of Rising Main, Laying of Distribution System, Overhauling of RCC 100 Cum OHR, , construction Pump House with sanitary and Water Supply Arrangement (T/W-I) , Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works &amp; Repair of Boundary Wall (140m + 50m)=190 m at T/W-I site &amp; T/W-II site for Augmentation of Ghora Pakhia Gangin(Zone-I) Piped Water Supply Scheme in SUTI-I Block under Murshidabad Division, PHE.Dte. .</t>
+  </si>
+  <si>
+    <t>ORD/000197/2023-2024</t>
+  </si>
+  <si>
+    <t>1998/MURD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>APURBA SAHA CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1123,87 +1141,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>1.86</v>
       </c>
       <c r="Q8" s="4">
         <v>1.84</v>
       </c>
       <c r="R8" s="4">
         <v>99.12</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>179.37</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>45.51</v>
+      </c>
+      <c r="R9" s="4">
+        <v>25.37</v>
+      </c>
+      <c r="S9" s="4">
+        <v>50</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>312.99</v>
+      </c>
+      <c r="P10" s="8">
+        <v>50.44</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>16.11</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>