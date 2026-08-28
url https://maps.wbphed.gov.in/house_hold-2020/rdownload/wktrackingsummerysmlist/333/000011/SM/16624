--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED GHORA PAKHIA GANGIN ZONE-I PWSS IN SUTI - I BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
   </si>
   <si>
     <t>SM/16624</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>1215/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Prooviding FHTC Connection to 835 nos household, Laying of Rising Main, Laying of Distribution System, Overhauling of RCC 100 Cum OHR, , construction Pump House with sanitary and Water Supply Arrangement (T/W-I) , Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works &amp; Repair of Boundary Wall (140m + 50m)=190 m at T/W-I site &amp; T/W-II site for Augmentation of Ghora Pakhia Gangin(Zone-I) Piped Water Supply Scheme in SUTI-I Block under Murshidabad Division, PHE.Dte. .</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000197/2023-2024</t>
+  </si>
+  <si>
+    <t>1998/MURD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>APURBA SAHA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,Zone-I under GHORA PAKHIA GANGIN ground water based water supply scheme under Block_ SUTI-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000699/2023-2024</t>
+  </si>
+  <si>
+    <t>4342/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>SREE RADHA ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Laying M.S pipe for interconnection Between A.I.R.P &amp; O.H.R and Clearing chokage of Rising main at GHORAPAKIAGANGING Zone-I Water Supply Scheme under Jangipur Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000825/2022-2023</t>
+  </si>
+  <si>
+    <t>652/MURD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>LAXMI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000192/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/17</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Continuation work order for Hiring of maxi cab (Non Air conditioned ,Bharat stage III) on or after 31.10.2023 with diesel/LPG/CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Assistant Engineer (HQ), Murshidabad Division, P.H.E. Dte. For 06(Six) Months (on and from 01/05/2025 to 31/10/2025) having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the Date of 1st Registration on monthly Hire rate basis ( The cost inclusive of all charges due to the wages of Driver, Taxes , Insurance , Fees etc. as applicable Excluding fuel, lubricant etc. as per order) Vehicle No.WB-58BV-8767</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER ESTIMATING SECTION,Junior Engineer, Estimating Section</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>946/MURD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>M/S JOY MA BANAMALI</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of maxi cab (Non Air conditioned ,Bharat stage III) on or after 31.10.2023 with diesel/LPG/CNG Engine) in perfect good condition of performing very long journey and should cover anywhere with in any trouble on daily wage basis for official used under the control of the Assistant Engineer (HQ), Murshidabad Division, P.H.E. Dte. For 06(Six) Months (on and from 01/11/2025 to 30/04/2026) having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the Date of 1st Registration on monthly Hire rate basis ( The cost inclusive of all charges due to the wages of Driver, Taxes ,Insurance , Fees etc. as applicable Excluding fuel, lubricant etc. as per order) Vehicle No.WB-58BV-8767</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER ESTIMATING SECTION</t>
   </si>
   <si>
     <t>ORD/000187/2025-2026</t>
   </si>
   <si>
     <t>2239/MURD</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>30/04/2026</t>
-  </si>
-[...58 lines deleted...]
-    <t>APURBA SAHA CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,444 +801,444 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>34.57</v>
+        <v>73.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>21.44</v>
+        <v>179.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.9</v>
+        <v>21.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.89</v>
+        <v>1.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>73.97</v>
+        <v>34.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.08</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>1.86</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.84</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>179.37</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>45.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>25.37</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>312.99</v>