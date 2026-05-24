--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -883,54 +883,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>53.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>9.9</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -944,54 +944,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>27.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>61.84</v>
       </c>
       <c r="S5" s="4">
         <v>67</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1005,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>44.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>68.92</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1066,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>171.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>88.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.63</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1186,88 +1186,88 @@
         <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>29.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>10.63</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>378.76</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>144.74</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>38.22</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>