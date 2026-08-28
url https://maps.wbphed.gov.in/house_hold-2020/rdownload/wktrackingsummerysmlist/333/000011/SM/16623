--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MAHAMMADPUR Block - Nawda District - Murshidabad.</t>
   </si>
   <si>
     <t>SM/16623</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Balance Functional Household Tap Connection (FHTC) of 462 left out household in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mahammadpur (Village code 315549) under Mahammadpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nawda Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001810/2021-2022</t>
+  </si>
+  <si>
+    <t>802/MURD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 07(Seven) Nos existing commissioned PWSS of Hariharpara &amp; Nawda Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-C</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR HARIHARPARA BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/001471/2021-2022</t>
+  </si>
+  <si>
+    <t>286/MURD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Providing FHTC Connection to 390 nos household , Laying of Distribution System, Rising Main , Construction of Pump House &amp; Boundary Wall, repairing &amp; Overhauling of R.C.C. elevated reservoir 250 Cum capacity of staging height 20 mtr, Special repair and renovation of existing Pump House and Alied Works, Repairing &amp; Vertical Extention of Boundary Wall for Augmentation work of MAHAMMADPUR PWSS in NAWDA Block under Murshidabad Division , PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000876/2022-2023</t>
+  </si>
+  <si>
+    <t>898/MURD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>AJOY GHOSH</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MAHAMMADPUR Water Supply Scheme at Head Work Site, 2nd Site &amp; 3 r d site at Nawda Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>1750/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION in connection to Accommodate FHTC at Pump House No.-I ,II ,III &amp; IV under MAHAMMADPUR ground water based water supply scheme under Block_ NAWDA Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000124/2023-2024</t>
+  </si>
+  <si>
+    <t>1911/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT LTD</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 12(Forteen) nos existing commisioned PWSS Nawda &amp; Hariharpara Block of Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Jagaipur, Chandkati, Mahammadpur, Ghoramara, Sarbangapur Zone-IA, Zone-IB. Zone-II, Kismat Imadpur Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Zone-III Water Supply Schemes of Berhampore Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000395/2023-2024</t>
   </si>
   <si>
     <t>2790/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
-[...85 lines deleted...]
-  <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for MAHAMMADPUR Ground Based Water Supply Scheme in Nawda Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1022/MURD</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. UNIQUE BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,473 +801,473 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>29.41</v>
+        <v>29.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>53.26</v>
       </c>
       <c r="Q4" s="4">
         <v>5.27</v>
       </c>
       <c r="R4" s="4">
         <v>9.9</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>171.58</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>88.59</v>
+      </c>
+      <c r="R5" s="4">
+        <v>51.63</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>67</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>44.47</v>
+        <v>27.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>30.65</v>
+        <v>17.11</v>
       </c>
       <c r="R6" s="4">
-        <v>68.92</v>
+        <v>61.84</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>171.58</v>
+        <v>44.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>88.59</v>
+        <v>30.65</v>
       </c>
       <c r="R7" s="4">
-        <v>51.63</v>
+        <v>68.92</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>23</v>
+        <v>29.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="J9" s="13" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>29.37</v>
+        <v>23</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.12</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>10.63</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>378.76</v>
       </c>
       <c r="P10" s="8">
-        <v>144.74</v>
+        <v>143.18</v>
       </c>
       <c r="Q10" s="8">
-        <v>38.22</v>
+        <v>37.8</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>