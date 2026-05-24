--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -814,54 +814,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>10.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>11.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.63</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -970,54 +970,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>233.66</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>9.06</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>