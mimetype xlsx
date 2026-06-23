--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,63 +149,81 @@
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Sinking of 01 (One) No of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Barabil Raghunathpur Water Supply Scheme of TW-I under Islampur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000592/2022-2023</t>
   </si>
   <si>
     <t>3062/MURD</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>GENUINE</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Barabil Raghunathpur zone-I PWSS to accommodate FHTC of 105 nos household, Laying Distribution System, Laying Rising Main , Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works,Repair of Boundary Wall at T/W-I site &amp; T/W-II site &amp;Overhauling of R.C.C. elevated reservoir 350 Cum capacity of staging hight 20 mtr. for Barabil Raghunathpur ( ZONE-I ) Ground water based Piped water supply scheme at Jalangi Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
     <t>ORD/000600/2023-2024</t>
   </si>
   <si>
     <t>3355/MURD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>17/04/2026</t>
   </si>
   <si>
     <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol, Jalangi &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Zone-II Water Supply Scheme, Garaimari Zone-II Water Supply Scheme, Islampur Zone-II Water Supply Scheme, Barabil Raghunathpur Zone-III Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>2673/MURD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -915,122 +933,183 @@
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>155.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="4">
+        <v>10.12</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>243.78</v>
+      </c>
+      <c r="P8" s="8">
+        <v>9.06</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>3.72</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>