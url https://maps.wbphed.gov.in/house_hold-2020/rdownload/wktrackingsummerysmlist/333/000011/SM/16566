--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,126 +89,126 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF BARA BIL RAGHUNATHPUR (ZONE-I) PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/16566</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Jalangi &amp; Raninagar-I &amp; II Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Azmatpur Water Supply Scheme, Purusottampur Water Supply Scheme, Seikhpara Water Supply Scheme, Barabil Raghunathpur Zone-I &amp; II Water Supply Scheme .(Annexure-II)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000347/2022-2023</t>
+  </si>
+  <si>
+    <t>1926/MURD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) No of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Barabil Raghunathpur Water Supply Scheme of TW-I under Islampur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000592/2022-2023</t>
+  </si>
+  <si>
+    <t>3062/MURD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Barabil Raghunathpur zone-I PWSS to accommodate FHTC of 105 nos household, Laying Distribution System, Laying Rising Main , Special repair and renovation of existing 2 (Two) Nos Pump House and Allied Works,Repair of Boundary Wall at T/W-I site &amp; T/W-II site &amp;Overhauling of R.C.C. elevated reservoir 350 Cum capacity of staging hight 20 mtr. for Barabil Raghunathpur ( ZONE-I ) Ground water based Piped water supply scheme at Jalangi Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000600/2023-2024</t>
+  </si>
+  <si>
+    <t>3355/MURD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000161/2023-2024</t>
   </si>
   <si>
     <t>1180/MURD/31</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...61 lines deleted...]
-    <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Continuation work order for Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 04(Four) nos existing commisioned PWSS Domkol, Jalangi &amp; Raninagar-I Block of ISLAMPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Kupila Zone-II Water Supply Scheme, Garaimari Zone-II Water Supply Scheme, Islampur Zone-II Water Supply Scheme, Barabil Raghunathpur Zone-III Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>2673/MURD</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -750,310 +750,310 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>55.46</v>
+        <v>10.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.79</v>
+        <v>11.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.53</v>
+        <v>8.53</v>
       </c>
       <c r="R4" s="4">
-        <v>4.9</v>
+        <v>72.63</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.75</v>
+        <v>155.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.53</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>72.63</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>155.66</v>
+        <v>55.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>10.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>