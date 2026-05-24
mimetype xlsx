--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -122,51 +122,51 @@
   <si>
     <t>ORD/000236/2023-2024</t>
   </si>
   <si>
     <t>3672/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Rejinagar Zone-I PWSS of accommodate with Repairing of Switch Room, Repairing of Boundary Wall, 400 CUM OHR, in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [Part B]</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000527/2023-2024</t>
   </si>
   <si>
     <t>3118/MURD</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>JIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000135/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/51</t>
   </si>
@@ -999,54 +999,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>47.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.76</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1060,54 @@
       <c r="I7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>97.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1178,88 +1178,88 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>201.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>77.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>38.61</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>669.35</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>91.43</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>13.66</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>