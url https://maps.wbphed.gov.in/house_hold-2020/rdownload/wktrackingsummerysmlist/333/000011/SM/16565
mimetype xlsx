--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -77,198 +77,198 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Rejinagar Zone-I piped water supply scheme in Beldanga -II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>SM/16565</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001641/2021-2022</t>
+  </si>
+  <si>
+    <t>480/MURD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Rejinagar Zone-I piped water supply scheme in Beldanga -II Block in the District of Murshidabad.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I ,II and III ,Zone-I under Rejinagar ground water based water supply scheme under Block_ Beldanga-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000236/2023-2024</t>
   </si>
   <si>
     <t>3672/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Augmentation of Ground Water Based Rejinagar Zone-I PWSS of accommodate with Repairing of Switch Room, Repairing of Boundary Wall, 400 CUM OHR, in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [Part B]</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000527/2023-2024</t>
   </si>
   <si>
     <t>3118/MURD</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>JIT CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing FHTC Connection to 279 nos household , Laying of Distribution System, Rising Main for Augmentation work of Rejinagar Zone-I PWSS within Beldanga-II Block under Murshidabad Division , PHE.Dte. ( PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000584/2023-2024</t>
+  </si>
+  <si>
+    <t>3334/MURD</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>AJAY MONDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000135/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/51</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
-[...19 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>RTOR000020/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/19</t>
   </si>
   <si>
     <t>20/06/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>AJAY MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,57 +817,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>33.88</v>
+        <v>47.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.38</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,388 +878,388 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>155.69</v>
+        <v>33.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>127.23</v>
+        <v>155.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>47.33</v>
+        <v>201.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.77</v>
+        <v>77.65</v>
       </c>
       <c r="R6" s="4">
-        <v>22.76</v>
+        <v>38.61</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>97.48</v>
+        <v>127.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.01</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>3.09</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>6.64</v>
+        <v>97.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>201.09</v>
+        <v>6.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>77.65</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>38.61</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>669.35</v>
       </c>
       <c r="P10" s="8">
-        <v>91.43</v>
+        <v>86.04</v>
       </c>
       <c r="Q10" s="8">
-        <v>13.66</v>
+        <v>12.85</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>