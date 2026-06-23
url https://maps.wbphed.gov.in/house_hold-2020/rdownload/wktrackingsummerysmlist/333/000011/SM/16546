--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,74 @@
     <t>24/09/2023</t>
   </si>
   <si>
     <t>MERCHANDISE-INDIA</t>
   </si>
   <si>
     <t>Augmentation of SHIBNAGAR LASKARPUR (Zone-I) Part-B &amp; Garibpur (Zone-I) Part-B PWSS under Jal Jeevan Mission of DOMKAL Block, ISLAMPUR Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000440/2023-2024</t>
   </si>
   <si>
     <t>2888/MURD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>485/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -727,54 +751,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>26.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -802,87 +826,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>226.15</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>55.71</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>308.65</v>
+      </c>
+      <c r="P6" s="8">
+        <v>4.47</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>1.45</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>