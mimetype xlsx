--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,93 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Shibnagar Laskarpur Piped Water Supply Scheme (Zone-I) Part -B Domkal Block in Murshidabad District under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>SM/16546</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of SHIBNAGAR LASKARPUR (Zone-I) Part-B &amp; Garibpur (Zone-I) Part-B PWSS under Jal Jeevan Mission of DOMKAL Block, ISLAMPUR Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000440/2023-2024</t>
+  </si>
+  <si>
+    <t>2888/MURD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 11(Eleven) nos existing commisioned PWSS Domkol Block of Islampur Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Jitpur Zone-II, PT Rasulpur Zone-I Part-B, Shib Nagar Laskarpur Zone-I Part-B, Zone-II, Aminabad Zone-II, Garibpur Zone-I Part-B, Juranpur Part-B, Domkol Zone-I Part-B, Zone-II Part-A, Zone-II Part-B, Zone-III Water Supply Schemes of Islampur Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000390/2023-2024</t>
   </si>
   <si>
     <t>2791/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>MERCHANDISE-INDIA</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>485/MURD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -748,60 +748,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>26.8</v>
+        <v>226.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.47</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>16.67</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -809,60 +809,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>226.15</v>
+        <v>26.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>