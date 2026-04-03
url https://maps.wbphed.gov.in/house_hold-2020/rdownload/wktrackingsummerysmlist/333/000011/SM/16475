--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -167,51 +167,51 @@
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Formal work order for SYAMPUR &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of BURWAN Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000858/2022-2023</t>
   </si>
   <si>
     <t>803/MURD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>