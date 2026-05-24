--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -149,72 +149,72 @@
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
   </si>
   <si>
     <t>Shyampur PH-1 Application no- 300454852</t>
   </si>
   <si>
     <t>BILL/01176/2023-2024</t>
   </si>
   <si>
     <t>234/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Formal work order for SYAMPUR &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of BURWAN Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
-    <t>ORD/000858/2022-2023</t>
-[...11 lines deleted...]
-    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2635/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SABSAMAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -625,51 +625,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -827,54 +827,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>21.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.68</v>
       </c>
       <c r="S4" s="4">
         <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -946,91 +946,91 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>448.94</v>
+        <v>9.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
-        <v>486.6</v>
+        <v>47.5</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>17.52</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>36.89</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>