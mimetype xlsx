--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,71 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000133/2024-2025</t>
   </si>
   <si>
     <t>2635/MURD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SABSAMAY</t>
+  </si>
+  <si>
+    <t>Formal work order for SYAMPUR &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of BURWAN Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000858/2022-2023</t>
+  </si>
+  <si>
+    <t>803/MURD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -963,87 +984,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>9.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="4">
+        <v>448.94</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>146.09</v>
+      </c>
+      <c r="R7" s="4">
+        <v>32.54</v>
+      </c>
+      <c r="S7" s="4">
+        <v>75</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>496.45</v>
+      </c>
+      <c r="P8" s="8">
+        <v>163.61</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>32.96</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>