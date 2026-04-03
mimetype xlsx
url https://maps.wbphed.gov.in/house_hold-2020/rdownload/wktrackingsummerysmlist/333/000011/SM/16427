--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for KUSUMGACHI Ground Based Water Supply Scheme in Suti-I Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>982/MURD</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bhasaipaikar Zone- I A &amp; Kusumgachi Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1772/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -908,54 +926,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>174.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>35.35</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>20.21</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1044,87 +1062,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>22.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>27.67</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21625.31</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>