--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,77 +147,50 @@
     <t>18/08/2022</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO.</t>
   </si>
   <si>
     <t>Providing FHTC Connection to 800 nos household, Laying of Rising Main, Laying of Distribution System, Overhauling of RCC 180 Cum OHR, Construction Pump House with sanitary and Water Supply Arrangement (T/W-I), Special repair and renovation of existing 1 (One) Nos Pump House and Alied Works, Construction of Boundary Wall, Repair of Boundary Wall &amp; Construction of RCC approach road for Augmentation of KUSUMGACHI Piped Water Supply Scheme in SUTI-I Block under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000880/2022-2023</t>
   </si>
   <si>
     <t>904/MURD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>S. ENTERPRISE (PROP: SAIRUL ISLAM)</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for KUSUMGACHI Ground Based Water Supply Scheme in Suti-I Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>982/MURD</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bhasaipaikar Zone- I A &amp; Kusumgachi Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
@@ -645,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -926,284 +899,223 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>174.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.21</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>22.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>22.96</v>
+        <v>27.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.68</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>285.54</v>
+      </c>
+      <c r="P8" s="8">
+        <v>47.16</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>16.52</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>