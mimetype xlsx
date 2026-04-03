--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -158,72 +158,72 @@
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>3148/MURD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>26/11/2025</t>
   </si>
   <si>
     <t>M/S GUHA &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of Salar PWSS Zone-IA,IB,IIA,IIB to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 4 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 4no, Construction of Boundary Wall of 600 m, Construction of 400 Cum OHR(1 no) &amp; 300 Cum OHR(2 nos) with sub soil investigation under Jal Jeevan Mission of Bharatpur II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (PART-B).</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000647/2023-2024</t>
   </si>
   <si>
     <t>3474/MURD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>717/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>