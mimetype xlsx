--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,123 +113,54 @@
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...26 lines deleted...]
-    <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
+    <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
-  </si>
-[...40 lines deleted...]
-    <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>717/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -636,73 +567,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -799,345 +730,162 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>97.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21339.76</v>
+        <v>70.74</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A5" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>168.22</v>
+      </c>
+      <c r="P5" s="8">
+        <v>1.62</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0.96</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>