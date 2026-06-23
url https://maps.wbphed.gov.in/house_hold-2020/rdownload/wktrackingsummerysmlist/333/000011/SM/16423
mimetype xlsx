--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,50 +135,119 @@
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>717/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>3148/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Salar PWSS Zone-IA,IB,IIA,IIB to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 4 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 4no, Construction of Boundary Wall of 600 m, Construction of 400 Cum OHR(1 no) &amp; 300 Cum OHR(2 nos) with sub soil investigation under Jal Jeevan Mission of Bharatpur II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (PART-B).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000647/2023-2024</t>
+  </si>
+  <si>
+    <t>3474/MURD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -567,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -805,87 +874,270 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>70.74</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>11</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" s="4">
+        <v>996.68</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>20</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P7" s="4">
+        <v>575.6</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>10</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>23080.27</v>
+      </c>
+      <c r="P8" s="8">
+        <v>1.62</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.01</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>