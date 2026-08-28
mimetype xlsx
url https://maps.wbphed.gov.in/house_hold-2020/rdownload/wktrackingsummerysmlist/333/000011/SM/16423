--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,177 +77,177 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Augmentation of Salar Zone- I B Water Supply Scheme Block -Bharatpur-II, Dist- Murshidabad.</t>
+  </si>
+  <si>
+    <t>SM/16423</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
-    <t>Augmentation of Salar Zone- I B Water Supply Scheme Block -Bharatpur-II, Dist- Murshidabad.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of Ground Water Based Surangapur Zone - II (PART -A), Salar PWSS Zone-IA, IB, IIA &amp; IIB accommodate 2752 Nos FHTC, Laying Distribution System, Laying Rising Main in Nowda &amp; Bharatpur - II Block within Murshidabad District under Murshidabad Division, PHE Dte.(PART-A)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>3148/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>M/S GUHA &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Salar PWSS Zone-IA,IB,IIA,IIB to accommodate Construction of Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) 4 no&amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) 4no, Construction of Boundary Wall of 600 m, Construction of 400 Cum OHR(1 no) &amp; 300 Cum OHR(2 nos) with sub soil investigation under Jal Jeevan Mission of Bharatpur II Block, Murshidabad District under Murshidabad Division, PHE.Dte. (PART-B).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000647/2023-2024</t>
+  </si>
+  <si>
+    <t>3474/MURD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>22/11/2026</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Sinking of 06 (Six) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Salar Zone-IA, Zone IB, Zone-IIA, Zone-II B, Kasidanga Zone - I &amp; Zone - II, Prasadpur Zone - II &amp; Hasimpur Water Supply Scheme of under Kandi &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3,JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>717/MURD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
-  </si>
-[...67 lines deleted...]
-    <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -796,304 +796,304 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>97.48</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.62</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>1.66</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>70.74</v>
+        <v>996.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21339.76</v>
+        <v>575.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>996.68</v>
+        <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>575.6</v>
+        <v>70.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>23080.27</v>