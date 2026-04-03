--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -257,51 +257,51 @@
   <si>
     <t>2769/MURD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Rejinagar Zone III PWSS of accommodate with Boundary Wall, 400 CUM OHR in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [ Part B ]</t>
   </si>
   <si>
     <t>ORD/000589/2023-2024</t>
   </si>
   <si>
     <t>3331/MURD</t>
   </si>
   <si>
     <t>23/10/2023</t>
   </si>
   <si>
-    <t>16/10/2025</t>
+    <t>13/02/2026</t>
   </si>
   <si>
     <t>NEW INDIA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>