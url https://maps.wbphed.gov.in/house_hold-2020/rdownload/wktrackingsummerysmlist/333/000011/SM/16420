--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -227,51 +227,51 @@
   <si>
     <t>1811/MURD/21</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT REJINAGAR Z-III PH-I</t>
   </si>
   <si>
     <t>BILL/01579/2023-2024</t>
   </si>
   <si>
     <t>415/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Providing FHTC connection to 1016 nos household , Laying of Distribution System, Rising Main for Augmentation work of Rejinagar Zone-III PWSS within Beldanga-II Block under Murshidabad Division , PHE.Dte. ( PART - A)</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>2769/MURD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Rejinagar Zone III PWSS of accommodate with Boundary Wall, 400 CUM OHR in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [ Part B ]</t>
   </si>
   <si>
     <t>ORD/000589/2023-2024</t>
   </si>
   <si>
     <t>3331/MURD</t>
   </si>
@@ -913,54 +913,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.99</v>
       </c>
       <c r="S4" s="4">
         <v>6</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -974,54 +974,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>97.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>19.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1096,54 +1096,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>15.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1332,88 +1332,88 @@
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>188.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>29.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>15.83</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>550.75</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>55.92</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>10.15</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>