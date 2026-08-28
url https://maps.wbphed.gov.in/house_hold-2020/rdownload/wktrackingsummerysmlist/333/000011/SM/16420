--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,234 +77,234 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Rejinagar Zone-III piped water supply scheme in Beldanga -II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>SM/16420</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I and II ,Zone-III under REJINAGAR ground water based water supply scheme under Block_ BELDANGA-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000238/2023-2024</t>
+  </si>
+  <si>
+    <t>3674/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>SREE RADHA ELECTRICAL</t>
+  </si>
+  <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
-    <t>Augmentation of Rejinagar Zone-III piped water supply scheme in Beldanga -II Block in the District of Murshidabad.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Providing FHTC connection to 1016 nos household , Laying of Distribution System, Rising Main for Augmentation work of Rejinagar Zone-III PWSS within Beldanga-II Block under Murshidabad Division , PHE.Dte. ( PART - A)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000383/2023-2024</t>
+  </si>
+  <si>
+    <t>2769/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Rejinagar Zone III PWSS of accommodate with Boundary Wall, 400 CUM OHR in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [ Part B ]</t>
+  </si>
+  <si>
+    <t>ORD/000589/2023-2024</t>
+  </si>
+  <si>
+    <t>3331/MURD</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>NEW INDIA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 08(Eight) nos existing commisioned PWSS Beldanga-II Block of Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Bachra Zone-I, Zone-II, Loknathpur Zone-I, Zone-II, Rejinagar Zone-I, Zone-II, Zone-III, Zone-IV Water Supply Schemes of Berhampore Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>2657/MURD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/48</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 08(Eight) nos existing commisioned PWSS Beldanga-II Block of Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Bachra Zone-I, Zone-II, Loknathpur Zone-I, Zone-II, Rejinagar Zone-I, Zone-II, Zone-III, Zone-IV Water Supply Schemes of Berhampore Sub- Division under Murshidabad Division</t>
-[...22 lines deleted...]
-  <si>
     <t>Allied work of laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Maradighi ( Village Code -315674) under Rejinagar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -II Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
   </si>
   <si>
     <t>ORD/000053/2024-2025</t>
   </si>
   <si>
     <t>1984/MURD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>SUPIA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000022/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/21</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT REJINAGAR Z-III PH-I</t>
   </si>
   <si>
     <t>BILL/01579/2023-2024</t>
   </si>
   <si>
     <t>415/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...37 lines deleted...]
-    <t>NEW INDIA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,558 +831,558 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>33.47</v>
+        <v>21.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>21.42</v>
+        <v>159.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.21</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>70.99</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>97.48</v>
+        <v>188.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.07</v>
+        <v>29.86</v>
       </c>
       <c r="R5" s="4">
-        <v>4.17</v>
+        <v>15.83</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>19.95</v>
       </c>
       <c r="Q6" s="4">
         <v>2.59</v>
       </c>
       <c r="R6" s="4">
         <v>12.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>15.86</v>
+        <v>33.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.18</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>26.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>8.44</v>
+        <v>97.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>5.8</v>
+        <v>15.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>159.63</v>
+        <v>8.44</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>188.69</v>
+        <v>5.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>29.86</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>15.83</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>550.75</v>