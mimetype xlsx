--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -167,78 +167,78 @@
   <si>
     <t>2657/MURD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/20</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Rejinagar Zone II PWSS of accommodate with Switch Room, Boundary Wall, 300 CUM OHR in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [ Part B ]</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000583/2023-2024</t>
   </si>
   <si>
     <t>3318/MURD</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing FHTC Connection to 870 nos household , Laying of Distribution System, Rising Main for Augmentation work of Rejinagar Zone-II PWSS within Beldanga-II Block under Murshidabad Division , PHE.Dte. ( PART - A)</t>
   </si>
   <si>
     <t>ORD/000582/2023-2024</t>
   </si>
   <si>
     <t>3317/MURD</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>29/09/2025</t>
   </si>
   <si>
     <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -911,54 +911,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>19.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1090,88 +1090,88 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>195.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>59.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>30.4</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>440.47</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>61.95</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>14.06</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>