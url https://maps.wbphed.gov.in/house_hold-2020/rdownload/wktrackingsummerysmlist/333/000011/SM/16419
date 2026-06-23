--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,74 @@
     <t>3318/MURD</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing FHTC Connection to 870 nos household , Laying of Distribution System, Rising Main for Augmentation work of Rejinagar Zone-II PWSS within Beldanga-II Block under Murshidabad Division , PHE.Dte. ( PART - A)</t>
   </si>
   <si>
     <t>ORD/000582/2023-2024</t>
   </si>
   <si>
     <t>3317/MURD</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>485/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1104,87 +1128,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>195.25</v>
       </c>
       <c r="Q8" s="4">
         <v>59.36</v>
       </c>
       <c r="R8" s="4">
         <v>30.4</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>55.71</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>496.18</v>
+      </c>
+      <c r="P10" s="8">
+        <v>61.95</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>12.48</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>