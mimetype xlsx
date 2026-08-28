--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -116,132 +116,132 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000237/2023-2024</t>
   </si>
   <si>
     <t>3673/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
+    <t>Augmentation of Ground Water Based Rejinagar Zone II PWSS of accommodate with Switch Room, Boundary Wall, 300 CUM OHR in Beldanga II Block within Murshidabad District under Murshidabad Division, PHE Dte. [ Part B ]</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000583/2023-2024</t>
+  </si>
+  <si>
+    <t>3318/MURD</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC Connection to 870 nos household , Laying of Distribution System, Rising Main for Augmentation work of Rejinagar Zone-II PWSS within Beldanga-II Block under Murshidabad Division , PHE.Dte. ( PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000582/2023-2024</t>
+  </si>
+  <si>
+    <t>3317/MURD</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 08(Eight) nos existing commisioned PWSS Beldanga-II Block of Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Bachra Zone-I, Zone-II, Loknathpur Zone-I, Zone-II, Rejinagar Zone-I, Zone-II, Zone-III, Zone-IV Water Supply Schemes of Berhampore Sub- Division under Murshidabad Division</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>2657/MURD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/42</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 08(Eight) nos existing commisioned PWSS Beldanga-II Block of Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Bachra Zone-I, Zone-II, Loknathpur Zone-I, Zone-II, Rejinagar Zone-I, Zone-II, Zone-III, Zone-IV Water Supply Schemes of Berhampore Sub- Division under Murshidabad Division</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/20</t>
   </si>
   <si>
     <t>20/06/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>485/MURD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -853,318 +853,318 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>34.04</v>
+        <v>163.25</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>19.95</v>
+        <v>195.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.58</v>
+        <v>59.36</v>
       </c>
       <c r="R5" s="4">
-        <v>12.95</v>
+        <v>30.4</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.36</v>
+        <v>19.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>163.25</v>
+        <v>34.04</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>195.25</v>
+        <v>5.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>59.36</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>30.4</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>